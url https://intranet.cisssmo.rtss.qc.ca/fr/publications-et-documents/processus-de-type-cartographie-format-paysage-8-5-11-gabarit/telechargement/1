--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -1,1030 +1,1179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:tblpY="-1860"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-7225"/>
+        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A71005" w:rsidRPr="00A71005" w14:paraId="4F90EB65" w14:textId="77777777" w:rsidTr="00A71005">
+      <w:tr w:rsidR="000931C7" w:rsidRPr="00274CB4" w14:paraId="6239F3AA" w14:textId="77777777" w:rsidTr="001B47E7">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3607428D" w14:textId="0E7F1195" w:rsidR="00A71005" w:rsidRPr="00A71005" w:rsidRDefault="00A71005" w:rsidP="00A71005">
+          <w:p w14:paraId="7021F827" w14:textId="16CA5845" w:rsidR="001B47E7" w:rsidRPr="00274CB4" w:rsidRDefault="001B47E7" w:rsidP="001B47E7">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="fr-CA"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A71005">
+            <w:r w:rsidRPr="00274CB4">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="fr-CA"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AEFB05C" w14:textId="640508E1" w:rsidR="00CD1D3D" w:rsidRPr="00FF3391" w:rsidRDefault="00F34D9A" w:rsidP="005425D7">
+    <w:p w14:paraId="4AD03041" w14:textId="4077308B" w:rsidR="00DA78A0" w:rsidRDefault="00D36AD6" w:rsidP="005425D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1577975899" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00FF3391">
+      <w:permStart w:id="2017724689" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00274CB4">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E31B7FE" wp14:editId="38CA9E45">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55241E37" wp14:editId="41A7E830">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-2540</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>269875</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="8629650" cy="2520950"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
+                <wp:extent cx="9321800" cy="2863850"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21546"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="21600" y="0"/>
+                    <wp:lineTo x="0" y="21552"/>
+                    <wp:lineTo x="21585" y="21552"/>
+                    <wp:lineTo x="21585" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="22" name="Rectangle 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="8629650" cy="2520950"/>
+                          <a:ext cx="9321800" cy="2863970"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="003C85"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5B727F75" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00585382" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="0BBE90D5" w14:textId="77777777" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="002B0510" w:rsidP="002B0510">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:permStart w:id="178994129" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:permStart w:id="629485371" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="003C85"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="52908A10" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="28C6F6F3" w14:textId="77777777" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="002B0510" w:rsidP="002B0510">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Note au rédacteur :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E0D6A7F" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00E84508" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="611FD1C5" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0563C1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00224B8A">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00DB2F8E">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>a</w:t>
+                              <w:t>administratifs</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:i/>
-[...18 lines deleted...]
-                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> se lit comme suit :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="33BB4615" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00A24C7A" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="1CBF5E51" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">« Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera </w:t>
+                              <w:t>« Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera (</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00A24C7A">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(European Foundation for Quality Management (EFMQ), </w:t>
+                              <w:t>European</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Foundation</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Quality</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Management (EFMQ), </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId8" w:history="1">
-                              <w:r w:rsidRPr="00A24C7A">
+                              <w:r w:rsidRPr="00777ABA">
                                 <w:rPr>
-                                  <w:rStyle w:val="Hyperlien"/>
-                                  <w:rFonts w:cstheme="minorBidi"/>
+                                  <w:rStyle w:val="Lienhypertexte"/>
+                                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidRPr="00A24C7A">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="327C5318" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="7492048B" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="668C93C9" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="20C52E67" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007A61DF">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>Le processus décrit, le plus souvent sous forme de schéma, les étapes à réaliser et leur séquence. »</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3A0E7E94" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="4791DA18" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="591AD792" w14:textId="7CF69016" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="416898CB" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007A61DF">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
-                              <w:t>Le processus peut être illustré (schéma, algorithme) avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé vide dans le gabarit</w:t>
+                              <w:t xml:space="preserve">Le processus peut être illustré (schéma, algorithme) avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé </w:t>
                             </w:r>
-                            <w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
-                              <w:t>.</w:t>
+                              <w:t>vide</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dans le gabarit.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="75CCD3C7" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00796285" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="64BA87EC" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="4DE56E08" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00AC47D5" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                          <w:p w14:paraId="0B69F93B" w14:textId="5E0FD3DF" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007A61DF">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Le processus administratif est mis à jour </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00796285">
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                              <w:t xml:space="preserve">au besoin ou minimalement, tous les cinq (5) </w:t>
                             </w:r>
-                            <w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00777ABA">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ans</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:permEnd w:id="178994129"/>
+                            <w:r w:rsidR="002B0510" w:rsidRPr="00777ABA">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:permEnd w:id="629485371"/>
+                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1E31B7FE" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.2pt;margin-top:0;width:679.5pt;height:198.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlHHwwSwIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrx0C4N6hRFug4D&#10;ugvW7QMUWYqFyqJGKXGyrx8lO+6yFXsY9iKQFs8hD0X66nrfWbZTGAy4ms/OSs6Uk9AYt6n5t693&#10;r+achShcIyw4VfODCvx6+fLFVe8XqoIWbKOQEYkLi97XvI3RL4oiyFZ1IpyBV44uNWAnIrm4KRoU&#10;PbF3tqjK8qLoARuPIFUI9PV2uOTLzK+1kvGT1kFFZmtOtcV8Yj7X6SyWV2KxQeFbI8cyxD9U0Qnj&#10;KOlEdSuiYFs0f1B1RiIE0PFMQleA1kaqrIHUzMrf1Dy0wqushZoT/NSm8P9o5cfdg/+MqfTg70E+&#10;BuZg1Qq3UTeI0LdKNJRulhpV9D4sJkByAkHZuv8ADT2t2EbIPdhr7BIhqWP73OrD1Gq1j0zSx/lF&#10;dXlxTi8i6a46r8pLclIOsTjCPYb4TkHHklFzpLfM9GJ3H+IQegxJ2RzcGWvze1rHeqq5elOWGRHA&#10;mibdZpm4Wa8ssp1II1G+Xs3Px8QnYUn4W9dkviiMHWwqz7qxE0l8mjNqQzxYlbit+6I0Mw0JrIbM&#10;aY7VlE5IqVwcmjlGJ5im0ibg7DmgnUBjbIKpPN8TcNT6t4wTImcFFydwZxzgc5mbx2O5eog/qh80&#10;J/lxv95Tn5K5huZAI4EwLBr9GMhoAX9w1tOS1Tx83wpUnNn3Lo1VOS/pjVg88fDEW594wkmiq3nk&#10;bDBXcdjmrUezaSnb0D8HNzSO2uRBeapsLJ6WKY/auPhpW3/1c9TT72n5EwAA//8DAFBLAwQUAAYA&#10;CAAAACEAjbAyJt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU8CMRSE7yb+h+aZeIOuoojr&#10;dgkh8WIUIuDB22P72G7cvm7aLiz/3nLS42QmM98U88G24kg+NI4V3I0zEMSV0w3XCnbb19EMRIjI&#10;GlvHpOBMAebl9VWBuXYn/qTjJtYilXDIUYGJsculDJUhi2HsOuLkHZy3GJP0tdQeT6nctvI+y6bS&#10;YsNpwWBHS0PVz6a3CsL66zsajx+LNz6s1kt8t/25Uur2Zli8gIg0xL8wXPATOpSJae961kG0CkYP&#10;Kagg/bmYk8fZFMReweT5KQNZFvI/f/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJRx8&#10;MEsCAADmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;jbAyJt0AAAAHAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="55241E37" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:682.8pt;margin-top:21.25pt;width:734pt;height:225.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9HhBQZAIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3ZcrE2NOkWRrsOA&#10;biva7QMUWY6FyqJGKXGyrx8lO26zFTsMuwiiRD7yPZG6vNp1hm0Veg224rOTnDNlJdTariv+/dvt&#10;uzlnPghbCwNWVXyvPL9avH1z2btSFdCCqRUyArG+7F3F2xBcmWVetqoT/gScsnTZAHYikInrrEbR&#10;E3pnsiLPz7IesHYIUnlPpzfDJV8k/KZRMnxtGq8CMxWn2kJaMa2ruGaLS1GuUbhWy7EM8Q9VdEJb&#10;SjpB3Ygg2Ab1H1CdlggemnAiocugabRUiQOxmeW/sXlshVOJC4nj3SST/3+w8sv2HpmuK14UnFnR&#10;0Rs9kGrCro1idEYC9c6X5Pfo7jFS9O4O5JNnFpYtualrROhbJWoqaxb9s6OAaHgKZav+M9QELzYB&#10;kla7BrsISCqwXXqS/fQkaheYpMOL02I2z+nlJN0V87PTi/P0aJkoD+EOffiooGNxU3Gk6hO82N75&#10;EMsR5cElZrNwq41J724s66nm4pwSJGZgdB1vk4Hr1dIg24rYOvnpcv4+kSMBXrpF4h9snfCC0GbY&#10;U05jRyUi+UFEH/ZGRWxjH1RDqhPBYsgc+11N6YSUyoZBzNE7hjVU2hQ4ey3QTEGjbwxTaQ6mwJHr&#10;3zJOESkr2DAFd9oCvpa5fjqU2wz+B/YD59gFYbfakU5xu4J6Ty2BMAwkfSC0aQF/ctbTMFbc/9gI&#10;VJyZTza2VU49EMf3yMIja3VkCSsJruKBs2G7DMPUbxzqdUvZBv0sXFM7Njo1ynNlY/E0dKl/xg8i&#10;TvVLO3k9f2OLXwAAAP//AwBQSwMEFAAGAAgAAAAhAIOPPSLeAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPAjEQhe8m/odmTLxJVwQC63YJIfFiVCLKwduwHbYbt9NN24Xl31tOeJz3Xt58r1gO&#10;thVH8qFxrOBxlIEgrpxuuFbw/fXyMAcRIrLG1jEpOFOAZXl7U2Cu3Yk/6biNtUglHHJUYGLscilD&#10;ZchiGLmOOHkH5y3GdPpaao+nVG5bOc6ymbTYcPpgsKO1oep321sFYbP7icbj++qVDx+bNb7Z/lwp&#10;dX83rJ5BRBriNQwX/IQOZWLau551EK2CNCQqmIynIC7uZDZPyj4pi6cpyLKQ/weUfwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA9HhBQZAIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDjz0i3gAAAAgBAAAPAAAAAAAAAAAAAAAAAL4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="5B727F75" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00585382" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="0BBE90D5" w14:textId="77777777" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="002B0510" w:rsidP="002B0510">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:permStart w:id="178994129" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:permStart w:id="629485371" w:edGrp="everyone"/>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="003C85"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="52908A10" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="28C6F6F3" w14:textId="77777777" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="002B0510" w:rsidP="002B0510">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Note au rédacteur :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0E0D6A7F" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00E84508" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="611FD1C5" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0563C1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00224B8A">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DB2F8E">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>a</w:t>
+                        <w:t>administratifs</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:i/>
-[...18 lines deleted...]
-                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> se lit comme suit :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="33BB4615" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00A24C7A" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="1CBF5E51" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">« Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera </w:t>
+                        <w:t>« Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera (</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00A24C7A">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(European Foundation for Quality Management (EFMQ), </w:t>
+                        <w:t>European</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Foundation</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> for </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Quality</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Management (EFMQ), </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
-                        <w:r w:rsidRPr="00A24C7A">
+                        <w:r w:rsidRPr="00777ABA">
                           <w:rPr>
-                            <w:rStyle w:val="Hyperlien"/>
-                            <w:rFonts w:cstheme="minorBidi"/>
+                            <w:rStyle w:val="Lienhypertexte"/>
+                            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidRPr="00A24C7A">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="327C5318" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="7492048B" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="668C93C9" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="20C52E67" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A61DF">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>Le processus décrit, le plus souvent sous forme de schéma, les étapes à réaliser et leur séquence. »</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3A0E7E94" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="4791DA18" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="591AD792" w14:textId="7CF69016" w:rsidR="007A61DF" w:rsidRPr="007A61DF" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="416898CB" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A61DF">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t>Le processus peut être illustré (schéma, algorithme) avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé vide dans le gabarit</w:t>
+                        <w:t xml:space="preserve">Le processus peut être illustré (schéma, algorithme) avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé </w:t>
                       </w:r>
-                      <w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t>.</w:t>
+                        <w:t>vide</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dans le gabarit.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="75CCD3C7" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00796285" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="64BA87EC" w14:textId="77777777" w:rsidR="00777ABA" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="4DE56E08" w14:textId="77777777" w:rsidR="007A61DF" w:rsidRPr="00AC47D5" w:rsidRDefault="007A61DF" w:rsidP="007A61DF">
+                    <w:p w14:paraId="0B69F93B" w14:textId="5E0FD3DF" w:rsidR="002B0510" w:rsidRPr="00777ABA" w:rsidRDefault="00777ABA" w:rsidP="00777ABA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A61DF">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Le processus administratif est mis à jour </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00796285">
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                        <w:t xml:space="preserve">au besoin ou minimalement, tous les cinq (5) </w:t>
                       </w:r>
-                      <w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00777ABA">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ans</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:permEnd w:id="178994129"/>
+                      <w:r w:rsidR="002B0510" w:rsidRPr="00777ABA">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:permEnd w:id="629485371"/>
+                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:permEnd w:id="1577975899"/>
     </w:p>
-    <w:sectPr w:rsidR="00CD1D3D" w:rsidRPr="00FF3391" w:rsidSect="00EF7CED">
+    <w:p w14:paraId="2CFDC772" w14:textId="5B6B1B06" w:rsidR="001B47E7" w:rsidRPr="00777ABA" w:rsidRDefault="00F1782E" w:rsidP="00D36AD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00777ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Début du texte</w:t>
+      </w:r>
+      <w:permEnd w:id="2017724689"/>
+    </w:p>
+    <w:sectPr w:rsidR="001B47E7" w:rsidRPr="00777ABA" w:rsidSect="00D27E75">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
-      <w:pgMar w:top="907" w:right="1134" w:bottom="340" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65A79909" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="5513309F" w14:textId="77777777" w:rsidR="004116B8" w:rsidRDefault="004116B8" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="401257EE" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="2F663177" w14:textId="77777777" w:rsidR="004116B8" w:rsidRDefault="004116B8" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1037,1275 +1186,1289 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Chaloult_Cond">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="7088F267" w14:textId="77777777" w:rsidR="004D2205" w:rsidRDefault="004D2205">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="10773"/>
-      <w:gridCol w:w="2799"/>
+      <w:gridCol w:w="11674"/>
+      <w:gridCol w:w="3032"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E870CE" w14:paraId="46AF2DF5" w14:textId="77777777" w:rsidTr="00E03FC8">
+    <w:tr w:rsidR="00E870CE" w:rsidRPr="00DA78A0" w14:paraId="46AF2DF5" w14:textId="77777777" w:rsidTr="00E03FC8">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5FF4A01C" w14:textId="2EF74E58" w:rsidR="00E870CE" w:rsidRDefault="00C804BC" w:rsidP="00E870CE">
+        <w:p w14:paraId="5FF4A01C" w14:textId="1E4EF0C0" w:rsidR="00E870CE" w:rsidRPr="00DA78A0" w:rsidRDefault="00777ABA" w:rsidP="00E870CE">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>PR</w:t>
+            <w:t>PRA</w:t>
           </w:r>
-          <w:r w:rsidR="00E870CE" w:rsidRPr="001316BC">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00E870CE" w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>A-Acronyme de la direction-1XXXX</w:t>
+            <w:t>-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E870CE" w:rsidRPr="00E15F49" w14:paraId="523494EE" w14:textId="77777777" w:rsidTr="00E03FC8">
+    <w:tr w:rsidR="00E870CE" w:rsidRPr="00DA78A0" w14:paraId="523494EE" w14:textId="77777777" w:rsidTr="00E03FC8">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4982FD66" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00E83D6D" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="4982FD66" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00DA78A0" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1031" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="41401363" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00D55715" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="41401363" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00DA78A0" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00DA78A0">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="667B5CFC" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00B91BA3" w:rsidRDefault="003C6C5F" w:rsidP="00E114E8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1561"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1097"/>
+      <w:gridCol w:w="1691"/>
+      <w:gridCol w:w="9677"/>
+      <w:gridCol w:w="2150"/>
+      <w:gridCol w:w="1188"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E870CE" w14:paraId="21B5B305" w14:textId="77777777" w:rsidTr="00CD1D3D">
+    <w:tr w:rsidR="00E870CE" w:rsidRPr="00274CB4" w14:paraId="21B5B305" w14:textId="77777777" w:rsidTr="00CD1D3D">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3660269A" w14:textId="27B0C8C3" w:rsidR="00E870CE" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="3660269A" w14:textId="137E23B5" w:rsidR="00E870CE" w:rsidRPr="00274CB4" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">Référence(s) : </w:t>
+            <w:t>Référence(s) :</w:t>
           </w:r>
-          <w:permStart w:id="1504382244" w:edGrp="everyone"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="000D2288" w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:permStart w:id="778961607" w:edGrp="everyone"/>
+          <w:r w:rsidR="000D2288" w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
-          <w:permEnd w:id="1504382244"/>
+          <w:permEnd w:id="778961607"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E870CE" w:rsidRPr="00E15F49" w14:paraId="1D63D609" w14:textId="77777777" w:rsidTr="00E870CE">
+    <w:tr w:rsidR="008A58A6" w:rsidRPr="00274CB4" w14:paraId="1D63D609" w14:textId="77777777" w:rsidTr="008A58A6">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="575" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="52A18ED2" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="52A18ED2" w14:textId="77777777" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="008A58A6" w:rsidP="008A58A6">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E83D6D">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Direction émettrice</w:t>
-[...7 lines deleted...]
-            <w:t> :</w:t>
+            <w:t>Direction émettrice :</w:t>
           </w:r>
         </w:p>
       </w:tc>
-      <w:permStart w:id="250364151" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+      <w:permStart w:id="1248752729" w:edGrp="everyone" w:displacedByCustomXml="next"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Segoe UI"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tag w:val="Direction concernée"/>
-          <w:id w:val="-1852795561"/>
-          <w:lock w:val="sdtLocked"/>
+          <w:id w:val="-634945413"/>
           <w:placeholder>
-            <w:docPart w:val="2193E560333E484FA685A2DB669D4BB8"/>
+            <w:docPart w:val="CE3BB80B249942A39456965C03B57D39"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choisissez un élément."/>
             <w:listItem w:displayText="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services" w:value="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital Anna-Laberge" w:value="Direction des activités hospitalières - Hôpital Anna-Laberge"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial" w:value="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial"/>
             <w:listItem w:displayText="Direction générale" w:value="Direction générale"/>
             <w:listItem w:displayText="Direction hôpital Vaudreuil-Soulanges" w:value="Direction hôpital Vaudreuil-Soulanges"/>
             <w:listItem w:displayText="Direction de la logistique" w:value="Direction de la logistique"/>
-            <w:listItem w:displayText="Direction des programmes Déficiences" w:value="Direction des programmes Déficiences"/>
+            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes de développement et de réadaptation" w:value="Direction des programmes de développement et de réadaptation"/>
             <w:listItem w:displayText="Direction des programmes Jeunesse et des Activités de santé publique" w:value="Direction des programmes Jeunesse et des Activités de santé publique"/>
-            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
             <w:listItem w:displayText="Direction des programmes de soins critiques et spécialisés" w:value="Direction des programmes de soins critiques et spécialisés"/>
-            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
-            <w:listItem w:displayText="Direction de la qualité, de l'évaluation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'évaluation, de la performance et de l'éthique"/>
+            <w:listItem w:displayText="Direction de la qualité, de l'innovation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'innovation, de la performance et de l'éthique"/>
             <w:listItem w:displayText="Direction des ressources financières" w:value="Direction des ressources financières"/>
-            <w:listItem w:displayText="Direction des ressources humaines et du développement organisationnel" w:value="Direction des ressources humaines et du développement organisationnel"/>
+            <w:listItem w:displayText="Direction des ressources humaines, du développement organisationnel et de l'apprentissage" w:value="Direction des ressources humaines, du développement organisationnel et de l'apprentissage"/>
             <w:listItem w:displayText="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie" w:value="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie"/>
-            <w:listItem w:displayText="Direction des soins infirmiers et de l'enseignement universitaire" w:value="Direction des soins infirmiers et de l'enseignement universitaire"/>
-            <w:listItem w:displayText="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire" w:value="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire"/>
+            <w:listItem w:displayText="Direction des services multidisciplinaires de santé et services sociaux" w:value="Direction des services multidisciplinaires de santé et services sociaux"/>
             <w:listItem w:displayText="Direction des services de soutien à domicile et gériatrie" w:value="Direction des services de soutien à domicile et gériatrie"/>
             <w:listItem w:displayText="Direction des services techniques" w:value="Direction des services techniques"/>
+            <w:listItem w:displayText="Direction des soins infirmiers" w:value="Direction des soins infirmiers"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
-              <w:tcW w:w="3289" w:type="pct"/>
+              <w:tcW w:w="3290" w:type="pct"/>
               <w:tcMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tcMar>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w14:paraId="1AF0FD7C" w14:textId="6CA66927" w:rsidR="00E870CE" w:rsidRPr="001B2417" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+            <w:p w14:paraId="1AF0FD7C" w14:textId="2132A9DC" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="008A58A6" w:rsidP="008A58A6">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="4320"/>
                   <w:tab w:val="clear" w:pos="8640"/>
                 </w:tabs>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="001B2417">
+              <w:r w:rsidRPr="00975BFC">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="250364151" w:displacedByCustomXml="prev"/>
-      <w:permStart w:id="180104104" w:edGrp="everyone"/>
+      <w:permEnd w:id="1248752729" w:displacedByCustomXml="prev"/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="731" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2A3946CE" w14:textId="238746F0" w:rsidR="00E870CE" w:rsidRPr="001316BC" w:rsidRDefault="00A71005" w:rsidP="00E870CE">
+        <w:p w14:paraId="2A3946CE" w14:textId="238746F0" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="004D2205" w:rsidP="008A58A6">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="282233693"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="F5E8259EB7134EBCB4B086CDC5EB0823"/>
+                <w:docPart w:val="AD20995663A3487993AAF14F836E77EC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choisissez un élément."/>
                 <w:listItem w:displayText="Adopté" w:value="Adopté"/>
                 <w:listItem w:displayText="Révisé" w:value="Révisé"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E870CE" w:rsidRPr="00E870CE">
+              <w:permStart w:id="529669285" w:edGrp="everyone"/>
+              <w:r w:rsidR="008A58A6" w:rsidRPr="00274CB4">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
+              <w:permEnd w:id="529669285"/>
             </w:sdtContent>
           </w:sdt>
-          <w:permEnd w:id="180104104"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="008A58A6" w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t> :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="405" w:type="pct"/>
+          <w:tcW w:w="404" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="725E0E9F" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00E15F49" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="725E0E9F" w14:textId="77777777" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="008A58A6" w:rsidP="008A58A6">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:permStart w:id="809244340" w:edGrp="everyone"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:permStart w:id="134878652" w:edGrp="everyone"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>AAAA-MM-JJ</w:t>
           </w:r>
-          <w:permEnd w:id="809244340"/>
+          <w:permEnd w:id="134878652"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E870CE" w:rsidRPr="00E15F49" w14:paraId="54953A79" w14:textId="77777777" w:rsidTr="00E870CE">
+    <w:tr w:rsidR="008A58A6" w:rsidRPr="00274CB4" w14:paraId="54953A79" w14:textId="77777777" w:rsidTr="00E870CE">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3865" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1A16DCE1" w14:textId="7FEA46E5" w:rsidR="00E870CE" w:rsidRPr="00ED3E6A" w:rsidRDefault="00C804BC" w:rsidP="00E870CE">
+        <w:p w14:paraId="1A16DCE1" w14:textId="12D704D0" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="00777ABA" w:rsidP="008A58A6">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>PRA</w:t>
           </w:r>
-          <w:r w:rsidR="00E870CE">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="008A58A6" w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1135" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6379D961" w14:textId="00F1A66E" w:rsidR="00E870CE" w:rsidRPr="00E15F49" w:rsidRDefault="00E870CE" w:rsidP="00E870CE">
+        <w:p w14:paraId="6379D961" w14:textId="12D60DEA" w:rsidR="008A58A6" w:rsidRPr="00274CB4" w:rsidRDefault="008A58A6" w:rsidP="008A58A6">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="004D2205">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="004D2205">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="06871D20" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00B91BA3" w:rsidRDefault="00E870CE" w:rsidP="00C36EF9">
+  <w:p w14:paraId="06871D20" w14:textId="77777777" w:rsidR="00E870CE" w:rsidRPr="00274CB4" w:rsidRDefault="00E870CE" w:rsidP="00C36EF9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="13572"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57583421" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="3B2CD5FA" w14:textId="77777777" w:rsidR="004116B8" w:rsidRDefault="004116B8" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="154A4B19" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="6E20794E" w14:textId="77777777" w:rsidR="004116B8" w:rsidRDefault="004116B8" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DC1435F" w14:textId="77777777" w:rsidR="009E38D0" w:rsidRDefault="00A71005">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="6DC1435F" w14:textId="77777777" w:rsidR="009E38D0" w:rsidRDefault="004D2205">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6FAB3974">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390079532" o:spid="_x0000_s16386" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.9pt;height:77pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject526113547" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54440698" w14:textId="77C9FA41" w:rsidR="003C6C5F" w:rsidRPr="00FF3391" w:rsidRDefault="00A71005" w:rsidP="006B2492">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="54440698" w14:textId="30CCF242" w:rsidR="003C6C5F" w:rsidRPr="00DA78A0" w:rsidRDefault="004D2205" w:rsidP="006B2492">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="16C7F8A0">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390079533" o:spid="_x0000_s16387" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.9pt;height:77pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject526113548" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00C804BC" w:rsidRPr="00FF3391">
+    <w:r w:rsidR="004458BC">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Processus</w:t>
     </w:r>
-    <w:r w:rsidR="00E114E8" w:rsidRPr="00FF3391">
+    <w:r w:rsidR="00E114E8" w:rsidRPr="00DA78A0">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> administratif</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="00FF3391">
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00DA78A0">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="00FF3391">
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00DA78A0">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:permStart w:id="1413116106" w:edGrp="everyone"/>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="00FF3391">
+    <w:permStart w:id="2089567773" w:edGrp="everyone"/>
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00DA78A0">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Inscrire le titre </w:t>
     </w:r>
-    <w:r w:rsidR="00C804BC" w:rsidRPr="00FF3391">
+    <w:r w:rsidR="004458BC">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>du processus</w:t>
     </w:r>
-    <w:permEnd w:id="1413116106"/>
+    <w:permEnd w:id="2089567773"/>
   </w:p>
-  <w:p w14:paraId="50BDCAA3" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00FF3391" w:rsidRDefault="003C6C5F" w:rsidP="006B2492">
+  <w:p w14:paraId="50BDCAA3" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00326623" w:rsidRDefault="003C6C5F" w:rsidP="006B2492">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="4996" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2693"/>
-      <w:gridCol w:w="10868"/>
+      <w:gridCol w:w="2918"/>
+      <w:gridCol w:w="11776"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="7667D760" w14:textId="77777777" w:rsidTr="006B2492">
+    <w:tr w:rsidR="003C6C5F" w:rsidRPr="00274CB4" w14:paraId="7667D760" w14:textId="77777777" w:rsidTr="006B2492">
       <w:trPr>
         <w:trHeight w:val="898"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="993" w:type="pct"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="2E155DD2" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="2E155DD2" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00274CB4" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000E4068">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
-              <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1099D1BE" wp14:editId="781021AA">
-[...2 lines deleted...]
-                <wp:docPr id="4" name="Image 28"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1099D1BE" wp14:editId="201EACC6">
+                <wp:extent cx="1584000" cy="736641"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="707252125" name="Image 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="logo_CISSS_Monteregie_Ouest_nb.jpg"/>
+                        <pic:cNvPr id="707252125" name="Image 28"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="599814"/>
+                          <a:ext cx="1584000" cy="736641"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4007" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="04BD17FC" w14:textId="40220F5F" w:rsidR="003C6C5F" w:rsidRDefault="00C804BC" w:rsidP="00C36EF9">
+        <w:p w14:paraId="04BD17FC" w14:textId="53003B2A" w:rsidR="003C6C5F" w:rsidRPr="00274CB4" w:rsidRDefault="00777ABA" w:rsidP="00F528CB">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:line="280" w:lineRule="exact"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>PROCESSUS</w:t>
           </w:r>
-          <w:r w:rsidR="00C36EF9">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t xml:space="preserve"> ADMINISTRATIF</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="654DD817" w14:textId="59218DEC" w:rsidR="00C36EF9" w:rsidRPr="00C36EF9" w:rsidRDefault="00C36EF9" w:rsidP="00C36EF9">
+        <w:p w14:paraId="654DD817" w14:textId="2F77D200" w:rsidR="00C36EF9" w:rsidRPr="00274CB4" w:rsidRDefault="00C36EF9" w:rsidP="00F528CB">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:after="40" w:line="280" w:lineRule="exact"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:permStart w:id="1285033712" w:edGrp="everyone"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:permStart w:id="1757352392" w:edGrp="everyone"/>
+          <w:r w:rsidRPr="00274CB4">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve">Titre </w:t>
           </w:r>
-          <w:r w:rsidR="007A61DF">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="004458BC">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
-              <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>du processus</w:t>
           </w:r>
-          <w:permEnd w:id="1285033712"/>
+          <w:permEnd w:id="1757352392"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="1107143B" w14:textId="77777777" w:rsidTr="006B2492">
+    <w:tr w:rsidR="003C6C5F" w:rsidRPr="00274CB4" w14:paraId="1107143B" w14:textId="77777777" w:rsidTr="006B2492">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="993" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="08BE62BB" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="08BE62BB" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00274CB4" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4007" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0ADE664B" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="0ADE664B" w14:textId="19D016FD" w:rsidR="003C6C5F" w:rsidRPr="004D2205" w:rsidRDefault="00F528CB" w:rsidP="00F528CB">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
+              <w:bCs/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:r w:rsidRPr="004D2205">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Santé Québec Montérégie-Ouest</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="579FCBC3" w14:textId="77777777" w:rsidR="00E3769C" w:rsidRPr="00E3769C" w:rsidRDefault="00A71005" w:rsidP="00E3769C">
+  <w:p w14:paraId="579FCBC3" w14:textId="518F53EB" w:rsidR="00E3769C" w:rsidRPr="00E3769C" w:rsidRDefault="004D2205" w:rsidP="00E3769C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:pict w14:anchorId="1DE86714">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390079531" o:spid="_x0000_s16385" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.9pt;height:77pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject526113546" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="208950E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC960698"/>
     <w:lvl w:ilvl="0" w:tplc="3C90E6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2866,324 +3029,360 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1478381001">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="546649931">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1385374768">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1217820986">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1500581526">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="642539797">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9D1nxQ85zbns/zmOGsGiCqybf9Je1+HiQz8I92I2DcZ2CtBxdVq116MhpFJIut7KsIusIkEagZ4mEVfh36vcqg==" w:salt="0AIZspCIFUJ3gk9D4chj5g=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R0f57gKM97KkrLW9v3fRSp8NYcoPKPhe6uUmNvKulz1Ck3uRnKVB1AHZhEZR/pJrcRJbWlk2O3HKQDPX4MVjbQ==" w:salt="tCmBhv7Hc2t6uQ7wQ0ut8A=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16388"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="16"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000013A0"/>
     <w:rsid w:val="000013A0"/>
     <w:rsid w:val="00016884"/>
     <w:rsid w:val="000177BB"/>
+    <w:rsid w:val="00027CB3"/>
     <w:rsid w:val="0005079A"/>
     <w:rsid w:val="00065D55"/>
     <w:rsid w:val="00087B96"/>
+    <w:rsid w:val="000931C7"/>
     <w:rsid w:val="000A0598"/>
     <w:rsid w:val="000A2463"/>
     <w:rsid w:val="000B3B84"/>
+    <w:rsid w:val="000C3CE1"/>
     <w:rsid w:val="000C60A6"/>
+    <w:rsid w:val="000D2288"/>
     <w:rsid w:val="001316BC"/>
     <w:rsid w:val="00143A63"/>
-    <w:rsid w:val="00153F38"/>
     <w:rsid w:val="001A0827"/>
     <w:rsid w:val="001A4E83"/>
     <w:rsid w:val="001B2417"/>
+    <w:rsid w:val="001B47E7"/>
     <w:rsid w:val="001E06D7"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001F0777"/>
     <w:rsid w:val="001F292A"/>
     <w:rsid w:val="001F6948"/>
+    <w:rsid w:val="00210058"/>
     <w:rsid w:val="00234A3E"/>
+    <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00240F5F"/>
     <w:rsid w:val="00242B22"/>
+    <w:rsid w:val="00274CB4"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="002822D1"/>
-    <w:rsid w:val="0028347C"/>
     <w:rsid w:val="00283F78"/>
+    <w:rsid w:val="002B0510"/>
     <w:rsid w:val="002C6D09"/>
     <w:rsid w:val="002E159D"/>
     <w:rsid w:val="002E459C"/>
     <w:rsid w:val="002F2462"/>
     <w:rsid w:val="00301720"/>
     <w:rsid w:val="003265DD"/>
+    <w:rsid w:val="00326623"/>
     <w:rsid w:val="00332D2F"/>
+    <w:rsid w:val="00337C5C"/>
     <w:rsid w:val="00344FFA"/>
     <w:rsid w:val="0035119F"/>
+    <w:rsid w:val="00366730"/>
     <w:rsid w:val="003935A9"/>
     <w:rsid w:val="003C6C5F"/>
     <w:rsid w:val="003D1D4C"/>
     <w:rsid w:val="003F6337"/>
+    <w:rsid w:val="004116B8"/>
     <w:rsid w:val="004177B8"/>
     <w:rsid w:val="0043739A"/>
     <w:rsid w:val="0043791B"/>
     <w:rsid w:val="00441ED3"/>
+    <w:rsid w:val="004458BC"/>
     <w:rsid w:val="00472165"/>
+    <w:rsid w:val="0048127F"/>
     <w:rsid w:val="004B3C2E"/>
     <w:rsid w:val="004B3E92"/>
     <w:rsid w:val="004C542B"/>
+    <w:rsid w:val="004D2205"/>
     <w:rsid w:val="004D4370"/>
     <w:rsid w:val="004D6086"/>
+    <w:rsid w:val="004E1FE3"/>
     <w:rsid w:val="004E721A"/>
     <w:rsid w:val="004E74F7"/>
     <w:rsid w:val="004F684E"/>
+    <w:rsid w:val="004F6D40"/>
     <w:rsid w:val="00514027"/>
+    <w:rsid w:val="00522269"/>
     <w:rsid w:val="005321B9"/>
     <w:rsid w:val="005361AB"/>
     <w:rsid w:val="005425D7"/>
     <w:rsid w:val="00573366"/>
     <w:rsid w:val="00585390"/>
     <w:rsid w:val="005C0935"/>
     <w:rsid w:val="005E159E"/>
+    <w:rsid w:val="0061411D"/>
     <w:rsid w:val="00624586"/>
     <w:rsid w:val="00624EB7"/>
+    <w:rsid w:val="00632516"/>
     <w:rsid w:val="0067089C"/>
     <w:rsid w:val="006741AD"/>
+    <w:rsid w:val="00697812"/>
     <w:rsid w:val="006A6580"/>
     <w:rsid w:val="006B2492"/>
     <w:rsid w:val="006B36A3"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="00717788"/>
     <w:rsid w:val="00753117"/>
+    <w:rsid w:val="00756CC7"/>
+    <w:rsid w:val="00777ABA"/>
     <w:rsid w:val="00794491"/>
-    <w:rsid w:val="007A61DF"/>
     <w:rsid w:val="007D5A23"/>
     <w:rsid w:val="00806595"/>
     <w:rsid w:val="0081012D"/>
     <w:rsid w:val="008152F5"/>
     <w:rsid w:val="00822857"/>
     <w:rsid w:val="00854D5E"/>
+    <w:rsid w:val="00861E4B"/>
     <w:rsid w:val="008774C6"/>
     <w:rsid w:val="00887643"/>
     <w:rsid w:val="00891FB7"/>
     <w:rsid w:val="008A10A6"/>
+    <w:rsid w:val="008A58A6"/>
+    <w:rsid w:val="008B2A72"/>
     <w:rsid w:val="008B6AF2"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="008E1414"/>
     <w:rsid w:val="008E57D9"/>
+    <w:rsid w:val="00904717"/>
     <w:rsid w:val="00905AC2"/>
     <w:rsid w:val="009166E3"/>
     <w:rsid w:val="00942A1D"/>
     <w:rsid w:val="00956DFD"/>
     <w:rsid w:val="00964F2C"/>
     <w:rsid w:val="00975179"/>
     <w:rsid w:val="00987BF6"/>
     <w:rsid w:val="009A307B"/>
+    <w:rsid w:val="009B2646"/>
     <w:rsid w:val="009E38D0"/>
     <w:rsid w:val="009E3A91"/>
+    <w:rsid w:val="009E4428"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="00A10042"/>
-    <w:rsid w:val="00A10BCE"/>
     <w:rsid w:val="00A1684C"/>
     <w:rsid w:val="00A30FA0"/>
     <w:rsid w:val="00A33C61"/>
+    <w:rsid w:val="00A3681C"/>
     <w:rsid w:val="00A41564"/>
     <w:rsid w:val="00A61BB7"/>
-    <w:rsid w:val="00A71005"/>
     <w:rsid w:val="00A7694C"/>
     <w:rsid w:val="00A815B4"/>
+    <w:rsid w:val="00A82B3F"/>
     <w:rsid w:val="00AA516F"/>
     <w:rsid w:val="00AD17A8"/>
+    <w:rsid w:val="00AE7212"/>
     <w:rsid w:val="00B02655"/>
+    <w:rsid w:val="00B325E9"/>
     <w:rsid w:val="00B37204"/>
-    <w:rsid w:val="00B41DCE"/>
     <w:rsid w:val="00B50046"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B91BA3"/>
+    <w:rsid w:val="00BA2188"/>
     <w:rsid w:val="00BE1725"/>
     <w:rsid w:val="00BE389D"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00C013B0"/>
     <w:rsid w:val="00C056F1"/>
     <w:rsid w:val="00C25758"/>
     <w:rsid w:val="00C305AF"/>
     <w:rsid w:val="00C36EF9"/>
     <w:rsid w:val="00C7381D"/>
-    <w:rsid w:val="00C804BC"/>
     <w:rsid w:val="00C845D4"/>
     <w:rsid w:val="00CA30B4"/>
+    <w:rsid w:val="00CD013C"/>
     <w:rsid w:val="00CD1D3D"/>
     <w:rsid w:val="00CD4295"/>
     <w:rsid w:val="00CD6B81"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00D10FE2"/>
     <w:rsid w:val="00D222BB"/>
+    <w:rsid w:val="00D27E75"/>
+    <w:rsid w:val="00D36AD6"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D538DB"/>
+    <w:rsid w:val="00D67EB5"/>
     <w:rsid w:val="00D954D8"/>
     <w:rsid w:val="00D96CF5"/>
+    <w:rsid w:val="00DA78A0"/>
     <w:rsid w:val="00DB3D17"/>
     <w:rsid w:val="00DE147C"/>
     <w:rsid w:val="00DE7819"/>
     <w:rsid w:val="00DF0C57"/>
     <w:rsid w:val="00E114E8"/>
     <w:rsid w:val="00E3769C"/>
+    <w:rsid w:val="00E413FA"/>
     <w:rsid w:val="00E54F3F"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E65E8E"/>
     <w:rsid w:val="00E870CE"/>
     <w:rsid w:val="00E87F81"/>
+    <w:rsid w:val="00EB2BD5"/>
     <w:rsid w:val="00EC0698"/>
     <w:rsid w:val="00EC0E64"/>
     <w:rsid w:val="00ED6FE2"/>
     <w:rsid w:val="00EF3EB4"/>
+    <w:rsid w:val="00EF4840"/>
     <w:rsid w:val="00EF7CED"/>
     <w:rsid w:val="00F11070"/>
     <w:rsid w:val="00F1782E"/>
     <w:rsid w:val="00F244EF"/>
     <w:rsid w:val="00F34CDB"/>
-    <w:rsid w:val="00F34D9A"/>
     <w:rsid w:val="00F35BBD"/>
+    <w:rsid w:val="00F528CB"/>
     <w:rsid w:val="00F53444"/>
     <w:rsid w:val="00F91956"/>
     <w:rsid w:val="00F92046"/>
     <w:rsid w:val="00FA0818"/>
     <w:rsid w:val="00FA6582"/>
     <w:rsid w:val="00FB4713"/>
+    <w:rsid w:val="00FB53DE"/>
     <w:rsid w:val="00FB62E3"/>
     <w:rsid w:val="00FE17E8"/>
-    <w:rsid w:val="00FF3391"/>
     <w:rsid w:val="00FF5529"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16388"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E6AC113"/>
   <w15:docId w15:val="{897ADE7E-5884-4A0F-A130-0EB9035C2F89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3511,69 +3710,75 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A0827"/>
+    <w:rsid w:val="00904717"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-CA"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="007A61DF"/>
+    <w:rsid w:val="002B0510"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -3633,52 +3838,50 @@
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A7694C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titrebandeaunoir">
     <w:name w:val="Titre bandeau noir"/>
     <w:basedOn w:val="En-tte"/>
     <w:qFormat/>
     <w:rsid w:val="00A815B4"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2552"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009E3A91"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
@@ -3731,222 +3934,233 @@
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F292A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007A61DF"/>
+    <w:rsid w:val="002B0510"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007A61DF"/>
+    <w:rsid w:val="002B0510"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pointdeformenumrot">
     <w:name w:val="Point de forme numéroté"/>
     <w:basedOn w:val="Paragraphedeliste"/>
     <w:qFormat/>
-    <w:rsid w:val="007A61DF"/>
+    <w:rsid w:val="002B0510"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="40" w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397" w:right="6" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="003C85"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlien">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007A61DF"/>
+    <w:rsid w:val="002B0510"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B0510"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="204996795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="907614639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2193E560333E484FA685A2DB669D4BB8"/>
+        <w:name w:val="CE3BB80B249942A39456965C03B57D39"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FF1521E4-CC8C-44F3-BD9B-8B855FD7EFE2}"/>
+        <w:guid w:val="{C9E6804B-9514-40AC-8821-A99B7C30853F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A801CE" w:rsidRDefault="00A801CE" w:rsidP="00A801CE">
+        <w:p w:rsidR="00B13BBA" w:rsidRDefault="007D091A" w:rsidP="007D091A">
           <w:pPr>
-            <w:pStyle w:val="2193E560333E484FA685A2DB669D4BB82"/>
+            <w:pStyle w:val="CE3BB80B249942A39456965C03B57D391"/>
           </w:pPr>
-          <w:r w:rsidRPr="001B2417">
+          <w:r w:rsidRPr="00975BFC">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F5E8259EB7134EBCB4B086CDC5EB0823"/>
+        <w:name w:val="AD20995663A3487993AAF14F836E77EC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{296C6A47-F8A2-4104-8F9D-83D90FFB7B1A}"/>
+        <w:guid w:val="{ACD51454-6857-4A7E-AE73-5856635F2200}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A801CE" w:rsidRDefault="00A801CE" w:rsidP="00A801CE">
+        <w:p w:rsidR="00B13BBA" w:rsidRDefault="007D091A" w:rsidP="007D091A">
           <w:pPr>
-            <w:pStyle w:val="F5E8259EB7134EBCB4B086CDC5EB0823"/>
+            <w:pStyle w:val="AD20995663A3487993AAF14F836E77EC1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E870CE">
+          <w:r w:rsidRPr="00274CB4">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3959,148 +4173,143 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Chaloult_Cond">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F6860"/>
     <w:rsid w:val="00016884"/>
     <w:rsid w:val="000A0598"/>
     <w:rsid w:val="001F6948"/>
+    <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00242B22"/>
+    <w:rsid w:val="0026427A"/>
+    <w:rsid w:val="002B3B7D"/>
     <w:rsid w:val="002E159D"/>
     <w:rsid w:val="002E459C"/>
+    <w:rsid w:val="0048127F"/>
     <w:rsid w:val="004D6086"/>
+    <w:rsid w:val="00530964"/>
     <w:rsid w:val="005F6860"/>
     <w:rsid w:val="00640F9B"/>
+    <w:rsid w:val="006522CE"/>
+    <w:rsid w:val="007D091A"/>
     <w:rsid w:val="007D5A23"/>
     <w:rsid w:val="007F0F5C"/>
     <w:rsid w:val="00887643"/>
+    <w:rsid w:val="008B2A72"/>
     <w:rsid w:val="008D7E5F"/>
-    <w:rsid w:val="00A10BCE"/>
+    <w:rsid w:val="009E4428"/>
     <w:rsid w:val="00A1684C"/>
     <w:rsid w:val="00A801CE"/>
+    <w:rsid w:val="00B13BBA"/>
+    <w:rsid w:val="00B50E2C"/>
     <w:rsid w:val="00B833BD"/>
+    <w:rsid w:val="00C56E53"/>
     <w:rsid w:val="00D222BB"/>
     <w:rsid w:val="00E849D3"/>
+    <w:rsid w:val="00EE5A19"/>
+    <w:rsid w:val="00EF4840"/>
+    <w:rsid w:val="00FB53DE"/>
+    <w:rsid w:val="00FC17D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4428,132 +4637,131 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A801CE"/>
+    <w:rsid w:val="007D091A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2193E560333E484FA685A2DB669D4BB82">
-[...1 lines deleted...]
-    <w:rsid w:val="00A801CE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE3BB80B249942A39456965C03B57D391">
+    <w:name w:val="CE3BB80B249942A39456965C03B57D391"/>
+    <w:rsid w:val="007D091A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5E8259EB7134EBCB4B086CDC5EB0823">
-[...1 lines deleted...]
-    <w:rsid w:val="00A801CE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD20995663A3487993AAF14F836E77EC1">
+    <w:name w:val="AD20995663A3487993AAF14F836E77EC1"/>
+    <w:rsid w:val="007D091A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4785,96 +4993,96 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85752528-19DE-4BD8-BBCB-4106265452A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D825F10-73F9-4AFA-B8B8-62C2EFD59981}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1</Words>
-  <Characters>6</Characters>
+  <Words>3</Words>
+  <Characters>19</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>JR</Company>
+  <Company>CISSS de la Montreregie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>21</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sylvie Morin</dc:creator>
+  <dc:title/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
     <vt:lpwstr>2025-10-03T15:13:41Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Name">
     <vt:lpwstr>Général</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SiteId">
     <vt:lpwstr>06e1fe28-5f8b-4075-bf6c-ae24be1a7992</vt:lpwstr>
   </property>