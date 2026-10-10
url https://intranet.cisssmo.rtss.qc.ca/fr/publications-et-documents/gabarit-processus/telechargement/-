--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -1,5738 +1,5480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5702"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="32E8B070" w14:textId="77777777" w:rsidTr="00746C2D">
+      <w:tr w:rsidR="005B1C92" w:rsidRPr="002A3037" w14:paraId="32E8B070" w14:textId="77777777" w:rsidTr="00746C2D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:permStart w:id="648680102" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1880167330"/>
             <w:placeholder>
               <w:docPart w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
             </w:placeholder>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9923" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5EE283D7" w14:textId="394DB2B2" w:rsidR="005B1C92" w:rsidRPr="00BD0655" w:rsidRDefault="00A8746D" w:rsidP="00676395">
+              <w:p w14:paraId="5EE283D7" w14:textId="394DB2B2" w:rsidR="005B1C92" w:rsidRPr="002A3037" w:rsidRDefault="00A8746D" w:rsidP="00676395">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="002A3037">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Titre de la pr</w:t>
                 </w:r>
-                <w:r w:rsidR="00676395">
+                <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>ocessus administratif</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="648680102" w:displacedByCustomXml="prev"/>
       </w:tr>
-      <w:tr w:rsidR="00610EBF" w:rsidRPr="00BD0655" w14:paraId="694037C3" w14:textId="77777777" w:rsidTr="002D7DBB">
+      <w:tr w:rsidR="00610EBF" w:rsidRPr="002A3037" w14:paraId="694037C3" w14:textId="77777777" w:rsidTr="002D7DBB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C590A8" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="23C590A8" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Direction(s) responsable(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="145127932" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:tag w:val="Direction concernée"/>
             <w:id w:val="-1852795561"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="AA3201867E724A19AAA5CB7B0DC9EB71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choisissez un élément."/>
               <w:listItem w:displayText="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services" w:value="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services"/>
               <w:listItem w:displayText="Direction des activités hospitalières - Hôpital Anna-Laberge" w:value="Direction des activités hospitalières - Hôpital Anna-Laberge"/>
               <w:listItem w:displayText="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial" w:value="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial"/>
               <w:listItem w:displayText="Direction générale" w:value="Direction générale"/>
               <w:listItem w:displayText="Direction hôpital Vaudreuil-Soulanges" w:value="Direction hôpital Vaudreuil-Soulanges"/>
               <w:listItem w:displayText="Direction de la logistique" w:value="Direction de la logistique"/>
               <w:listItem w:displayText="Direction des programmes Déficiences" w:value="Direction des programmes Déficiences"/>
               <w:listItem w:displayText="Direction des programmes Jeunesse et des Activités de santé publique" w:value="Direction des programmes Jeunesse et des Activités de santé publique"/>
               <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
               <w:listItem w:displayText="Direction des programmes de soins critiques et spécialisés" w:value="Direction des programmes de soins critiques et spécialisés"/>
               <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
               <w:listItem w:displayText="Direction de la qualité, de l'évaluation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'évaluation, de la performance et de l'éthique"/>
               <w:listItem w:displayText="Direction des ressources financières" w:value="Direction des ressources financières"/>
               <w:listItem w:displayText="Direction des ressources humaines et du développement organisationnel" w:value="Direction des ressources humaines et du développement organisationnel"/>
               <w:listItem w:displayText="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie" w:value="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie"/>
               <w:listItem w:displayText="Direction des soins infirmiers et de l'enseignement universitaire" w:value="Direction des soins infirmiers et de l'enseignement universitaire"/>
               <w:listItem w:displayText="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire" w:value="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire"/>
               <w:listItem w:displayText="Direction des services de soutien à domicile et gériatrie" w:value="Direction des services de soutien à domicile et gériatrie"/>
               <w:listItem w:displayText="Direction des services techniques" w:value="Direction des services techniques"/>
             </w:comboBox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5702" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D4B39F2" w14:textId="0DA138FD" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+              <w:p w14:paraId="6D4B39F2" w14:textId="0DA138FD" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00746C2D">
+                <w:r w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="145127932" w:displacedByCustomXml="prev"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79FAEC9A" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00EF593A">
+          <w:p w14:paraId="79FAEC9A" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00EF593A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C72F1">
-[...13 lines deleted...]
-              <w:t>dopté</w:t>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adopté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="510729214" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A53BB2B" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="2A53BB2B" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte1"/>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:permEnd w:id="510729214"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00610EBF" w:rsidRPr="00BD0655" w14:paraId="7C93539D" w14:textId="77777777" w:rsidTr="002D7DBB">
+      <w:tr w:rsidR="00610EBF" w:rsidRPr="002A3037" w14:paraId="7C93539D" w14:textId="77777777" w:rsidTr="002D7DBB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA81731" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="5FA81731" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5702" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8EAD75" w14:textId="7B994989" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="4E8EAD75" w14:textId="7B994989" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A1489B" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="52A1489B" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Révisé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="655457926" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106B39C1" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="00746C2D" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
+          <w:p w14:paraId="106B39C1" w14:textId="77777777" w:rsidR="00610EBF" w:rsidRPr="002A3037" w:rsidRDefault="00610EBF" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="655457926"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="00BBA7CA" w14:textId="77777777" w:rsidTr="005B1C92">
+      <w:tr w:rsidR="005B1C92" w:rsidRPr="002A3037" w14:paraId="00BBA7CA" w14:textId="77777777" w:rsidTr="005B1C92">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFB9836" w14:textId="77777777" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="005B1C92" w:rsidP="00FE5052">
+          <w:p w14:paraId="3AFB9836" w14:textId="77777777" w:rsidR="005B1C92" w:rsidRPr="002A3037" w:rsidRDefault="005B1C92" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Personne(s) concernée(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1060074121" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1244023804"/>
             <w:placeholder>
               <w:docPart w:val="931D3639A4D04BA4A703DCDBBD6DB66F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8222" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="610B11ED" w14:textId="0534C08D" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="00746C2D" w:rsidP="00746C2D">
+              <w:p w14:paraId="610B11ED" w14:textId="0534C08D" w:rsidR="005B1C92" w:rsidRPr="002A3037" w:rsidRDefault="00746C2D" w:rsidP="00746C2D">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour entrer du texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="1060074121" w:displacedByCustomXml="prev"/>
       </w:tr>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="7DF2FDE9" w14:textId="77777777" w:rsidTr="005B1C92">
+      <w:tr w:rsidR="005B1C92" w:rsidRPr="002A3037" w14:paraId="7DF2FDE9" w14:textId="77777777" w:rsidTr="005B1C92">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9D1339" w14:textId="5E6E9993" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="005B1C92" w:rsidP="007D1CDB">
+          <w:p w14:paraId="0F9D1339" w14:textId="5E6E9993" w:rsidR="005B1C92" w:rsidRPr="002A3037" w:rsidRDefault="005B1C92" w:rsidP="007D1CDB">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Document(s) associé(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1224225903" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1589804348"/>
             <w:placeholder>
               <w:docPart w:val="0E40383022934D1693757832FD62A2BF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8222" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="17F71BD2" w14:textId="53CB88B6" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="00746C2D" w:rsidP="00FE5052">
+              <w:p w14:paraId="17F71BD2" w14:textId="53CB88B6" w:rsidR="005B1C92" w:rsidRPr="002A3037" w:rsidRDefault="00746C2D" w:rsidP="00FE5052">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour entrer du texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="1224225903" w:displacedByCustomXml="prev"/>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-4235"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00723414" w:rsidRPr="00723414" w14:paraId="5EDB0049" w14:textId="77777777" w:rsidTr="00723414">
+      <w:tr w:rsidR="00723414" w:rsidRPr="002A3037" w14:paraId="5EDB0049" w14:textId="77777777" w:rsidTr="00723414">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1D232C" w14:textId="77777777" w:rsidR="00723414" w:rsidRPr="00723414" w:rsidRDefault="00723414" w:rsidP="00723414">
+          <w:p w14:paraId="1E1D232C" w14:textId="77777777" w:rsidR="00723414" w:rsidRPr="002A3037" w:rsidRDefault="00723414" w:rsidP="00723414">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2319"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00723414">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DCE39CA" w14:textId="045ADB13" w:rsidR="009A2A6B" w:rsidRDefault="009A2A6B" w:rsidP="00CD6B81">
+    <w:p w14:paraId="4DCE39CA" w14:textId="045ADB13" w:rsidR="009A2A6B" w:rsidRPr="002A3037" w:rsidRDefault="009A2A6B" w:rsidP="00CD6B81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2319"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="636774731" w:edGrp="everyone"/>
-      <w:r>
+      <w:r w:rsidRPr="002A3037">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4787562E" wp14:editId="6018C684">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4787562E" wp14:editId="773E7075">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>174625</wp:posOffset>
+                  <wp:posOffset>173990</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="3992880"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="26670"/>
+                <wp:extent cx="6327140" cy="4619625"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="22" name="Rectangle 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="3992880"/>
+                          <a:ext cx="6327140" cy="4619625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="170A72"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00C89D26" w14:textId="23034EA3" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                            <w:pPr>
+                              <w:pStyle w:val="En-ttedetabledesmatires"/>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:permStart w:id="324869585" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>(supprimer l’encadré)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Note au rédacteur :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3230B3E1" w14:textId="11719B21" w:rsidR="00E84508" w:rsidRPr="002A3037" w:rsidRDefault="00E84508" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>administratifs</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> se lit comme suit :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="46791DE2" w14:textId="5470BB48" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00E84508" w:rsidP="00E84508">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>« </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera (European Foundation for Quality Management (EFMQ), </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId8" w:history="1">
+                              <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlien"/>
+                                  <w:rFonts w:cs="Segoe UI"/>
+                                  <w:color w:val="170A72"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59C456BE" w14:textId="23B53206" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26AECA3F" w14:textId="57BFD668" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>Le processus décrit, le plus souvent sous forme de schéma, les étapes à réaliser et leur séquence.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E84508" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t> »</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="774869BD" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="794CE31F" w14:textId="2B1765A7" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le processus peut être présenté sous forme de texte avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé vide dans le gabarit, sous l’encadré « Titre du processus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> administratif</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t> » et avant les encadrés « </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>Références</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t> » et « Historique » pour y déposer le processus souhaité. Il est également possible d’ajouter des sections « Introduction » et « Conclusion » au besoin.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57E1DF5C" w14:textId="77777777" w:rsidR="00ED0FAA" w:rsidRPr="002A3037" w:rsidRDefault="00ED0FAA" w:rsidP="00ED0FAA">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0E279DC2" w14:textId="77777777" w:rsidR="00ED0FAA" w:rsidRPr="002A3037" w:rsidRDefault="00ED0FAA" w:rsidP="00ED0FAA">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>obligatoire</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0C595168" w14:textId="77777777" w:rsidR="00796285" w:rsidRPr="002A3037" w:rsidRDefault="00796285" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="330622F8" w14:textId="25A253C4" w:rsidR="00796285" w:rsidRPr="002A3037" w:rsidRDefault="00796285" w:rsidP="00796285">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="0061AE"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le processus administratif est mis à jour </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="002A3037">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:permEnd w:id="324869585"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4787562E" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:13.7pt;width:498.2pt;height:363.75pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALyDxzTgIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvqyLumMOEWQrsOA&#10;7oJ1+wBFlmKhsqhJSpzs60vJjrtsxR6GvQikxcPDQ5FeXB86TfbCeQWmpsVFTokwHBpltjX9/u32&#10;1RUlPjDTMA1G1PQoPL1evnyx6G0lSmhBN8IRTGJ81duatiHYKss8b0XH/AVYYfBSgutYQNdts8ax&#10;HrN3OivzfJb14BrrgAvv8evNcEmXKb+UgofPUnoRiK4p1hbS6dK5iWe2XLBq65htFR/LYP9QRceU&#10;QdIp1Q0LjOyc+iNVp7gDDzJccOgykFJxkTSgmiL/Tc19y6xIWrA53k5t8v8vLf+0v7dfXCzd2zvg&#10;D54YWLfMbMXKOehbwRqkK2Kjst76agJExyOUbPqP0ODTsl2A1IODdF1MiOrIIbX6OLVaHALh+HH2&#10;upwXl/giHO8uZ8XbWfkmcbDqBLfOh/cCOhKNmjp8y5Se7e98iOWw6hQS2QzcKq3Te2pDeqy5nOd5&#10;QnjQqom3SabbbtbakT3DkSjm+WpejsRnYVH4O9OkfIEpPdjIqc3YiSg+zhm2IRy1iLm1+SokUQ0K&#10;LAfmOMdiomOcCxOGZo7RESaxtAlYPAfUE2iMjTCR5nsCjlr/xjghEiuYMIE7ZcA9x9w8nMqVQ/xJ&#10;/aA5yg+HzQH7FM0NNEccCQfDouGPAY0W3E9KelyymvofO+YEJfqDiWOVX+X4RiScee7M25x5zHBM&#10;V9NAyWCuw7DNO+vUtkW2oX8GVjiOUqVBeapsLB6XKc3PuPhxW3/1U9TT72n5CAAA//8DAFBLAwQU&#10;AAYACAAAACEAuBuj5t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqH&#10;kqQ4xKkQCIlrfwTi5sYmCdjryHbb0KdnOcFxNKOZb+rV5Cw7mhAHjxJu5hkwg63XA3YSdtvn2R2w&#10;mBRqZT0aCd8mwqq5vKhVpf0J1+a4SR2jEoyVktCnNFacx7Y3TsW5Hw2S9+GDU4lk6LgO6kTlzvJF&#10;lpXcqQFpoVejeexN+7U5OAlrUb4E9/Z6K86FdbutePrM389SXl9ND/fAkpnSXxh+8QkdGmLa+wPq&#10;yKyEWUlBCYtlDoxsIQp6spewLHIBvKn5/wPNDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQALyDxzTgIAAOYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC4G6Pm3wAAAAgBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
+                <v:textbox inset="3mm,3mm,3mm,3mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="00C89D26" w14:textId="23034EA3" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                      <w:pPr>
+                        <w:pStyle w:val="En-ttedetabledesmatires"/>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:permStart w:id="324869585" w:edGrp="everyone"/>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(supprimer l’encadré)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Note au rédacteur :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3230B3E1" w14:textId="11719B21" w:rsidR="00E84508" w:rsidRPr="002A3037" w:rsidRDefault="00E84508" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:i/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>administratifs</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> se lit comme suit :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="46791DE2" w14:textId="5470BB48" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00E84508" w:rsidP="00E84508">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>« </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Un processus est une chaîne d’activités logiquement reliées et produisant un résultat déterminé. C’est un enchaînement ordonné d’activités à valeur ajoutée, déclenché par un évènement et aboutissant à un résultat tangible pour la personne qui en bénéficiera (European Foundation for Quality Management (EFMQ), </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId9" w:history="1">
+                        <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlien"/>
+                            <w:rFonts w:cs="Segoe UI"/>
+                            <w:color w:val="170A72"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59C456BE" w14:textId="23B53206" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26AECA3F" w14:textId="57BFD668" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>Le processus décrit, le plus souvent sous forme de schéma, les étapes à réaliser et leur séquence.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E84508" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t> »</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="774869BD" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="794CE31F" w14:textId="2B1765A7" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le processus peut être présenté sous forme de texte avec des étapes clairement identifiées, selon les besoins du milieu et de l’information à transmettre. Il importe toutefois que, comme la définition ci-dessus l’indique, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>le lecteur puisse apprécier rapidement une suite logique d’activités ayant un début et une fin (résultat) clairs. Le processus est étroitement lié aux activités permettant de produire des résultats. L’auteur d’un processus est donc invité à utiliser l’espace laissé vide dans le gabarit, sous l’encadré « Titre du processus</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> administratif</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t> » et avant les encadrés « </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>Références</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t> » et « Historique » pour y déposer le processus souhaité. Il est également possible d’ajouter des sections « Introduction » et « Conclusion » au besoin.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57E1DF5C" w14:textId="77777777" w:rsidR="00ED0FAA" w:rsidRPr="002A3037" w:rsidRDefault="00ED0FAA" w:rsidP="00ED0FAA">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0E279DC2" w14:textId="77777777" w:rsidR="00ED0FAA" w:rsidRPr="002A3037" w:rsidRDefault="00ED0FAA" w:rsidP="00ED0FAA">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>obligatoire</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0C595168" w14:textId="77777777" w:rsidR="00796285" w:rsidRPr="002A3037" w:rsidRDefault="00796285" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="330622F8" w14:textId="25A253C4" w:rsidR="00796285" w:rsidRPr="002A3037" w:rsidRDefault="00796285" w:rsidP="00796285">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="0061AE"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le processus administratif est mis à jour </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A3037">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:permEnd w:id="324869585"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E03BD71" w14:textId="3150D07B" w:rsidR="00EC4AAC" w:rsidRPr="002A3037" w:rsidRDefault="00EC4AAC" w:rsidP="00CD6B81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2319"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E7E871" w14:textId="2BFDD695" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00AC47D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3037">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441DE141" w14:textId="6A047C8D" w:rsidR="00537252" w:rsidRPr="002A3037" w:rsidRDefault="00DA12A6" w:rsidP="00156DAC">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3037">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FCD361B" wp14:editId="7BB34727">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-3810</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>354965</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6327140" cy="1534795"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="27305"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21716"/>
+                    <wp:lineTo x="21591" y="21716"/>
+                    <wp:lineTo x="21591" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="8" name="Rectangle 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6327140" cy="1534795"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="003C85"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="00C89D26" w14:textId="23034EA3" w:rsidR="00AC47D5" w:rsidRPr="00585382" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="5BF9CA2E" w14:textId="779DCF10" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:permStart w:id="324869585" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:permStart w:id="1918202493" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="00DA12A6">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00DA12A6">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="2F223EB4" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00DA12A6" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="12"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Dresser la liste des références</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4FCC4DEA" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00DA12A6" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="12"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Se référer à l’</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Annexe III</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> du </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CDR-10000 – Cadre de référence sur la gestion des documents d’encadrement </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>administratifs</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00DA12A6">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>du CISSS de la Montérégie-Ouest pour la description des consignes de présentation à respecter</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6999CE79" w14:textId="3BDA7AB7" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...6 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="3230B3E1" w14:textId="11719B21" w:rsidR="00E84508" w:rsidRPr="00E84508" w:rsidRDefault="00E84508" w:rsidP="00796285">
-[...1495 lines deleted...]
-                          <w:p w14:paraId="6999CE79" w14:textId="3BDA7AB7" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="47A2903A" w14:textId="5228A8F0" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...9 lines deleted...]
-                              <w:jc w:val="both"/>
+                            <w:r w:rsidRPr="00DA12A6">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
-[...6 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Si aucune référence n’est nécessaire, </w:t>
                             </w:r>
-                            <w:r w:rsidR="003E338E">
+                            <w:r w:rsidR="003E338E" w:rsidRPr="00DA12A6">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>retirer cette section</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00DA12A6">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:permEnd w:id="1918202493"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0FCD361B" id="Rectangle 8" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:6.85pt;width:498.2pt;height:108pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRnbx/UAIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/0yRbaKuo2araUoTE&#10;TRQ+wOvYG6uOx4y9m12+nrGTTVuoeEC8RB57zpk5c8nl1b63bKcwGHANr05KzpST0Bq3afj3b7ev&#10;LjgLUbhWWHCq4QcV+NXy5YvLwddqAR3YViEjEhfqwTe8i9HXRRFkp3oRTsArR48asBeRTNwULYqB&#10;2HtbLMryrBgAW48gVQh0ezM+8mXm11rJ+FnroCKzDafcYv5i/q7Tt1heinqDwndGTmmIf8iiF8ZR&#10;0JnqRkTBtmj+oOqNRAig44mEvgCtjVRZA6mpyt/U3HXCq6yFihP8XKbw/2jlp92d/4Ip9eA/gLwP&#10;zMGqE26jrhFh6JRoKVyVClUMPtQzIBmBoGw9fISWWiu2EXIN9hr7REjq2D6X+jCXWu0jk3R5dro4&#10;r15TRyS9Vafn1VmZm1GI+gj3GOI7BT1Lh4Yj9TLTi92HEFM6oj66pGgObo21uZ/WsYFYF+fEmZWB&#10;NW16zQZu1iuLbCfSSJSnq4s3WRwV4LFbEv7WtZkvCmPHM8W0bqpEEp/mjMoQD1Ylbuu+Ks1MSwIX&#10;Y+Q0x2oOJ6RULo7FnLwTTFNqM7B6Dmhn0OSbYCrP9wyctP4t4ozIUcHFGdwbB/hc5Pb+mK4e/Y/q&#10;R81Jftyv9yR6mpJ0s4b2QJOBMO4b/R/o0AH+5GygXWt4+LEVqDiz712arvKipFax+MTCJ9b6iSWc&#10;JLqGR87G4yqOS731aDYdRRvL6OCaplKbPC8PmU0aaKfyGE37n5b2sZ29Hv5Sy18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCb3BC73gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;WocgWhLiVFUlLgioKHDgto3dOCJeR7bTpn/PcoLjzoxm31SryfXiaELsPCm4mWcgDDVed9Qq+Hh/&#10;nN2DiAlJY+/JKDibCKv68qLCUvsTvZnjLrWCSyiWqMCmNJRSxsYah3HuB0PsHXxwmPgMrdQBT1zu&#10;epln2UI67Ig/WBzMxprmezc6BXH7+ZVswJf1Ex1etxt8duO5Uer6alo/gEhmSn9h+MVndKiZae9H&#10;0lH0CmYLDrJ8uwTBdlHc8ZK9gjwvliDrSv4fUP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAkZ28f1ACAADtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAm9wQu94AAAAIAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="0FCD361B" id="Rectangle 8" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:27.95pt;width:498.2pt;height:120.85pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqw7U4TgIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/s0m7V6JNV6sui5C4&#10;iYUPcB27sdbxmLHbtHw9YyfNUljxgHiJPLbPOXPGM7m+2XWWbRUGA67ms5OSM+UkNMata/7t6/2r&#10;K85CFK4RFpyq+V4FfrN4+eK695WaQwu2UciIxIWq9zVvY/RVUQTZqk6EE/DK0aEG7ESkENdFg6In&#10;9s4W87K8KHrAxiNIFQLt3g2HfJH5tVYyftI6qMhszSm3mL+Yv6v0LRbXolqj8K2RYxriH7LohHEk&#10;OlHdiSjYBs0fVJ2RCAF0PJHQFaC1kSp7IDez8jc3D63wKnuh4gQ/lSn8P1r5cfvgP2NKPfj3IB8D&#10;c7BshVurW0ToWyUakpulQhW9D9UESEEgKFv1H6ChpxWbCLkGO41dIiR3bJdLvZ9KrXaRSdq8OJ1f&#10;zs7oRSSdzc5Pzy5fn2cNUR3gHkN8q6BjaVFzpLfM9GL7PsSUjqgOV5Kag3tjbX5P61hPrPPLssyI&#10;ANY06TTbxPVqaZFtRWqJ8nR5dRA+upaMv3FN5ovC2GFNmtaNlUjmU59RGeLeqsRt3RelmWnI4HxQ&#10;Tn2sJjkhpXJxKOZ4O8E0pTYBZ88B7QQa7yaYyv09AUevf1OcEFkVXJzAnXGAzyk3j4d09XD/4H7w&#10;nOzH3WpHpscuSTsraPbUGQjDvNH/gRYt4A/Oepq1mofvG4GKM/vOpe4qr0p6KhaPIjyKVkeRcJLo&#10;ah45G5bLOAz1xqNZt6Q2lNHBLXWlNrlfnjIbPdBM5TYa5z8N7a9xvvX0l1r8BAAA//8DAFBLAwQU&#10;AAYACAAAACEApGcHOd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqH&#10;SgkkjVNVlbggoGqBQ2/b2I0j4nUUO2369ywnOI5mNPOmXE2uE2czhNaTgod5AsJQ7XVLjYLPj+fZ&#10;E4gQkTR2noyCqwmwqm5vSiy0v9DOnPexEVxCoUAFNsa+kDLU1jgMc98bYu/kB4eR5dBIPeCFy10n&#10;F0mSSYct8YLF3mysqb/3o1MQtl+HaAd8W7/Q6X27wVc3Xmul7u+m9RJENFP8C8MvPqNDxUxHP5IO&#10;olMwyzioIE1zEGznecpPjgoW+WMGsirl/wPVDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDqw7U4TgIAAO0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCkZwc53wAAAAgBAAAPAAAAAAAAAAAAAAAAAKgEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="5BF9CA2E" w14:textId="779DCF10" w:rsidR="00AC47D5" w:rsidRPr="00585382" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                    <w:p w14:paraId="5BF9CA2E" w14:textId="779DCF10" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1918202493" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F223EB4" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="2F223EB4" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00DA12A6" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="12"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Dresser la liste des références</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4FCC4DEA" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="006D30AD" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="4FCC4DEA" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00DA12A6" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="12"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Se référer à l’</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Annexe III</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> du </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CDR-10000 – Cadre de référence sur la gestion des documents d’encadrement </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>administratifs</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="006D30AD">
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>du CISSS de la Montérégie-Ouest pour la description des consignes de présentation à respecter</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6999CE79" w14:textId="3BDA7AB7" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                    <w:p w14:paraId="6999CE79" w14:textId="3BDA7AB7" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="47A2903A" w14:textId="5228A8F0" w:rsidR="00AC47D5" w:rsidRPr="00820FDD" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                    <w:p w14:paraId="47A2903A" w14:textId="5228A8F0" w:rsidR="00AC47D5" w:rsidRPr="00DA12A6" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Si aucune référence n’est nécessaire, </w:t>
                       </w:r>
-                      <w:r w:rsidR="003E338E">
+                      <w:r w:rsidR="003E338E" w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>retirer cette section</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00DA12A6">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:permEnd w:id="1918202493"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC47D5" w:rsidRPr="000078D7" w14:paraId="7C441C3D" w14:textId="77777777" w:rsidTr="00AC47D5">
+      <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="5BC5342C" w14:textId="77777777" w:rsidTr="00AC47D5">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DD48F2" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="000078D7" w:rsidRDefault="00AC47D5" w:rsidP="00FE5052">
+          <w:p w14:paraId="126F881B" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00537252">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Historique</w:t>
+              <w:t>Références</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6791A9C3" w14:textId="2D229A84" w:rsidR="009A2A6B" w:rsidRDefault="009A2A6B" w:rsidP="009A2A6B">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="376F56F3" w14:textId="56BB49A1" w:rsidR="001D782F" w:rsidRPr="002A3037" w:rsidRDefault="001D782F" w:rsidP="00156DAC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45676F62" w14:textId="497410FF" w:rsidR="005F666A" w:rsidRPr="002A3037" w:rsidRDefault="007D1CDB" w:rsidP="00DA12A6">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3037">
+        <w:t>Inscrire le texte ici (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA12A6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlien"/>
+        </w:rPr>
+        <w:t>Style</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3037">
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="005F666A" w:rsidRPr="002A3037">
+        <w:t>Texte – Niveau 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3037">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="636774731"/>
+    <w:p w14:paraId="2C28EAE7" w14:textId="77777777" w:rsidR="00240F5F" w:rsidRPr="002A3037" w:rsidRDefault="00240F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3037">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C873C3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00EF593A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledetableauclaire1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9966"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="7C441C3D" w14:textId="77777777" w:rsidTr="00AC47D5">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DD48F2" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00FE5052">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Historique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6791A9C3" w14:textId="2D229A84" w:rsidR="009A2A6B" w:rsidRPr="002A3037" w:rsidRDefault="009A2A6B" w:rsidP="009A2A6B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
       <w:permStart w:id="1454398381" w:edGrp="everyone"/>
-      <w:r>
+      <w:r w:rsidRPr="002A3037">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="205F015D" wp14:editId="4AA980FF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="205F015D" wp14:editId="4FA6C20E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>102235</wp:posOffset>
+                  <wp:posOffset>104775</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="1162050"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                <wp:extent cx="6327140" cy="1377950"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="1162050"/>
+                          <a:ext cx="6327140" cy="1377950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="080651B1" w14:textId="3585A780" w:rsidR="00AC47D5" w:rsidRPr="00585382" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="080651B1" w14:textId="3585A780" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="1448829893" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="71770B76" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                          <w:p w14:paraId="71770B76" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Ce tableau doit être rempli pour chacune des versions.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7EFF98B6" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                          <w:p w14:paraId="7EFF98B6" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2E927F38" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00D82289" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                          <w:p w14:paraId="2E927F38" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D82289">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">POUR UNE RÉVISION, </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>la liste antérieure des personnes</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> n’est pas conservée</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1768BBB8" w14:textId="45275FFC" w:rsidR="00AC47D5" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                          <w:p w14:paraId="27F647C1" w14:textId="4B6F7B63" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="002A3037">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:color w:val="0061AE"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="002A3037">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Une liste déroulante est disponible afin d’identifier s’il s’agit d’un processus d’élaboration ou d’un processus de révision et s’il s’agit d’un historique du document ou d’un historique de révision du document.</w:t>
                             </w:r>
-                          </w:p>
-[...15 lines deleted...]
-                            </w:pPr>
+                            <w:permEnd w:id="1448829893"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="205F015D" id="Rectangle 9" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:8.05pt;width:498.2pt;height:91.5pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa7jrYUwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC815KcxjEEy0HgNEWB&#10;9IGm/QCKIi0iFJclacvu13dJyUrcBj0UvQhccmd2Zx9aXR86TfbCeQWmosUsp0QYDo0y24p+/3b3&#10;ZkmJD8w0TIMRFT0KT6/Xr1+teluKObSgG+EIkhhf9raibQi2zDLPW9ExPwMrDD5KcB0LaLpt1jjW&#10;I3uns3meL7IeXGMdcOE93t4Oj3Sd+KUUPHyW0otAdEUxt5C+Ln3r+M3WK1ZuHbOt4mMa7B+y6Jgy&#10;GHSiumWBkZ1Tf1B1ijvwIMOMQ5eBlIqLpAHVFPlvah5aZkXSgsXxdiqT/3+0/NP+wX5xMXVv74E/&#10;emJg0zKzFTfOQd8K1mC4IhYq660vJ0A0PEJJ3X+EBlvLdgFSDQ7SdZEQ1ZFDKvVxKrU4BMLxcnEx&#10;vyreYkc4vhXFYp5fpmZkrDzBrfPhvYCOxENFHfYy0bP9vQ8xHVaeXGI0A3dK69RPbUiPrPOrPE8I&#10;D1o18TXJdNt6ox3ZszgS+cVmeZnEYQGeu0Xh70yT+AJTejhjTG3GSkTxcc6wDOGoReTW5quQRDUo&#10;cD5EjnMspnCMc2HCUMzRO8IkpjYBi5eAegKNvhEm0nxPwFHr3yJOiBQVTJjAnTLgXorcPJ7SlYP/&#10;Sf2gOcoPh/qAoqNmLFe8qaE54mQ4GPYN/w94aMH9pKTHXauo/7FjTlCiP5g4Xfkyx1aRcGa5M6s+&#10;s5jhSFfRQMlw3IRhqXfWqW2L0YYyGrjBqZQqzctTZqMG3Kk0RuP+x6V9bievp7/U+hcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQA0j6Ij3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcWidIRCTEqapKXBBQUeDAbRu7cUS8jmynTf+e5USPOzOafVOvZjeIowmx96QgX2YgDLVe99Qp&#10;+Px4WjyAiAlJ4+DJKDibCKvm+qrGSvsTvZvjLnWCSyhWqMCmNFZSxtYah3HpR0PsHXxwmPgMndQB&#10;T1zuBnmXZYV02BN/sDiajTXtz25yCuL26zvZgK/rZzq8bTf44qZzq9Ttzbx+BJHMnP7D8IfP6NAw&#10;095PpKMYFCwKDrJc5CDYLst7XrJnoSxzkE0tLwc0vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAa7jrYUwIAAO0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQA0j6Ij3QAAAAgBAAAPAAAAAAAAAAAAAAAAAK0EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="205F015D" id="Rectangle 9" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:8.25pt;width:498.2pt;height:108.5pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIRQwfUwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yRd2C5R01XVZRHS&#10;chELH+A4dmOt4zG227R8PWMnzW5hxQPiJfLYc87MmUuW14dOk71wXoGpaDHLKRGGQ6PMtqLfv92+&#10;uqLEB2YapsGIih6Fp9erly+WvS3FHFrQjXAESYwve1vRNgRbZpnnreiYn4EVBh8luI4FNN02axzr&#10;kb3T2TzPL7MeXGMdcOE93t4Mj3SV+KUUPHyW0otAdEUxt5C+Ln3r+M1WS1ZuHbOt4mMa7B+y6Jgy&#10;GHSiumGBkZ1Tf1B1ijvwIMOMQ5eBlIqLpAHVFPlvau5bZkXSgsXxdiqT/3+0/NP+3n5xMXVv74A/&#10;eGJg0zKzFWvnoG8FazBcEQuV9daXEyAaHqGk7j9Cg61luwCpBgfpukiI6sghlfo4lVocAuF4eXkx&#10;XxSvsSMc34qLxeLtm9SMjJUnuHU+vBfQkXioqMNeJnq2v/MhpsPKk0uMZuBWaZ36qQ3pkXW+yPOE&#10;8KBVE1+TTLetN9qRPcORKBb5ejFP4rAAT92i8HemSXyBKT2cMaY2YyWi+DhnWIZw1CJya/NVSKIa&#10;FDgfIsc5FlM4xrkwYSjm6B1hElObgMVzQD2BRt8IE2m+J+Co9W8RJ0SKCiZM4E4ZcM9Fbh5O6crB&#10;/6R+0Bzlh0N9QNFRM5Yr3tTQHHEyHAz7hv8HPLTgflLS465V1P/YMSco0R9MnK78KsdWkXBmuTOr&#10;PrOY4UhX0UDJcNyEYal31qlti9GGMhpY41RKleblMbNRA+5UGqNx/+PSPrWT1+NfavULAAD//wMA&#10;UEsDBBQABgAIAAAAIQBMqXmE3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvlXgH&#10;a5G4tQ4NiXCIUyEQEtf+CMTNjU0SsNeR7bahT9/lBMedGc1+U68mZ9nRhDh4lHC7yIAZbL0esJOw&#10;277M74HFpFAr69FI+DERVs3VrFaV9idcm+MmdYxKMFZKQp/SWHEe2944FRd+NEjepw9OJTpDx3VQ&#10;Jyp3li+zrORODUgfejWap96035uDk7AW5Wtw72+5OBfW7bbi+evu4yzlzfX0+AAsmSn9heEXn9Ch&#10;Iaa9P6COzEqYlxQkuSyAkS1EQUv2EpZ5XgBvav5/QHMBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAiEUMH1MCAADtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEATKl5hN4AAAAIAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="080651B1" w14:textId="3585A780" w:rsidR="00AC47D5" w:rsidRPr="00585382" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
+                    <w:p w14:paraId="080651B1" w14:textId="3585A780" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1448829893" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="71770B76" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="71770B76" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Ce tableau doit être rempli pour chacune des versions.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7EFF98B6" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="7EFF98B6" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2E927F38" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="00D82289" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="2E927F38" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D82289">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">POUR UNE RÉVISION, </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>la liste antérieure des personnes</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> n’est pas conservée</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1768BBB8" w14:textId="45275FFC" w:rsidR="00AC47D5" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+                    <w:p w14:paraId="27F647C1" w14:textId="4B6F7B63" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="002A3037">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:color w:val="0061AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="002A3037">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Une liste déroulante est disponible afin d’identifier s’il s’agit d’un processus d’élaboration ou d’un processus de révision et s’il s’agit d’un historique du document ou d’un historique de révision du document.</w:t>
                       </w:r>
-                    </w:p>
-[...15 lines deleted...]
-                      </w:pPr>
+                      <w:permEnd w:id="1448829893"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC566E" w14:textId="597308BA" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="009A2A6B">
+    <w:p w14:paraId="5BFC566E" w14:textId="597308BA" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="009A2A6B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5002" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="6496"/>
         <w:gridCol w:w="1357"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="00EED00B" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="00EED00B" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8CA6FA" w14:textId="2C9FFCE4" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7A8CA6FA" w14:textId="2C9FFCE4" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1592654121"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="2FD134A368B14FDBB66CDC3EAADDDB0C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="d'élaboration" w:value="d'élaboration"/>
                   <w:listItem w:displayText="de révision" w:value="de révision"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D1CDB" w:rsidRPr="007D1CDB">
+                <w:r w:rsidR="007D1CDB" w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="7EF4AA74" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="7EF4AA74" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AFD5FD" w14:textId="0EC1BC99" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="009A2A6B" w:rsidP="00FE5052">
+          <w:p w14:paraId="64AFD5FD" w14:textId="0EC1BC99" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00000000" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:b/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="954370747"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="7132FAF263574953A7A9252103A596F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="Rédigé" w:value="Rédigé"/>
                   <w:listItem w:displayText="Révisé" w:value="Révisé"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D1CDB" w:rsidRPr="007D1CDB">
+                <w:r w:rsidR="007D1CDB" w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EF593A" w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidR="00EF593A" w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B13A41" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="48B13A41" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5214B1C5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="5214B1C5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="50C925B8" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="50C925B8" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B3C26D2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="0B3C26D2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Consultation(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA9F160" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="1DA9F160" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7E2B31" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="5B7E2B31" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:i/>
+                <w:color w:val="170A72"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:i/>
+                <w:color w:val="170A72"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9DB45D" w14:textId="64DC9B65" w:rsidR="007D1CDB" w:rsidRPr="002A3037" w:rsidRDefault="007D1CDB" w:rsidP="00FE5052">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="0061AE"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...22 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1D0804" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="0C1D0804" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="1A640059" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="1A640059" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB8DA63" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="4FB8DA63" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="019ED9F1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="019ED9F1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461B9B16" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="461B9B16" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C197F19" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="2C197F19" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692DBACC" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="692DBACC" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="73C349EA" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="73C349EA" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096E20D0" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="096E20D0" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ED942B" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="60ED942B" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155A0FD6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="155A0FD6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1E52E5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="3B1E52E5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155EDFFA" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="155EDFFA" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w14:paraId="5022EFAB" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="002A3037" w14:paraId="5022EFAB" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F79CE1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="25F79CE1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274A3BC8" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="274A3BC8" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E42B8A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="65E42B8A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D673CB3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7D673CB3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C908A9F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="007D1CDB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7C908A9F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="002A3037" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67516157" w14:textId="514F3539" w:rsidR="00D007BA" w:rsidRDefault="00D007BA" w:rsidP="00956DFD">
+    <w:p w14:paraId="67516157" w14:textId="514F3539" w:rsidR="00D007BA" w:rsidRPr="002A3037" w:rsidRDefault="00D007BA" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5014" w:type="pct"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="6505"/>
         <w:gridCol w:w="1369"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00676395" w:rsidRPr="007D1CDB" w14:paraId="6AA2CBB0" w14:textId="77777777" w:rsidTr="00E637A8">
+      <w:tr w:rsidR="00676395" w:rsidRPr="002A3037" w14:paraId="6AA2CBB0" w14:textId="77777777" w:rsidTr="00E637A8">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F23C755" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="0F23C755" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Instance(s) de consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w14:paraId="6E685E6F" w14:textId="77777777" w:rsidTr="00381033">
+      <w:tr w:rsidR="00A24C7A" w:rsidRPr="002A3037" w14:paraId="6E685E6F" w14:textId="77777777" w:rsidTr="00381033">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="026D078B" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="026D078B" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Instance(s) consultative(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073C2A32" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="073C2A32" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de coordination des documents d’encadrement administratifs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC7027D" w14:textId="2A2B72AB" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="2BC7027D" w14:textId="2A2B72AB" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084275">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Obligatoire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB74896" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="0CB74896" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w14:paraId="60BED9AD" w14:textId="77777777" w:rsidTr="00A24C7A">
+      <w:tr w:rsidR="00A24C7A" w:rsidRPr="002A3037" w14:paraId="60BED9AD" w14:textId="77777777" w:rsidTr="00A24C7A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E817628" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="5E817628" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279EC3DC" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="279EC3DC" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Service des affaires juridiques</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10CC94E8" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="10CC94E8" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Obligatoire</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> si votre document peut entraîner des répercussions légales pour l’établissement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="137954C9" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="137954C9" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30B667F4" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="30B667F4" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w14:paraId="1667CA1C" w14:textId="77777777" w:rsidTr="00E637A8">
+      <w:tr w:rsidR="00A24C7A" w:rsidRPr="002A3037" w14:paraId="1667CA1C" w14:textId="77777777" w:rsidTr="00E637A8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31374373" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="31374373" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F6E4DE" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+          <w:p w14:paraId="70F6E4DE" w14:textId="77777777" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire le nom de la direction consultée"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le nom de la direction consultée</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30235CBC" w14:textId="4AB70598" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
+          <w:p w14:paraId="30235CBC" w14:textId="4AB70598" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00A24C7A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A9567C" w14:textId="0C05A58A" w:rsidR="00A24C7A" w:rsidRPr="007D1CDB" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
+          <w:p w14:paraId="57A9567C" w14:textId="0C05A58A" w:rsidR="00A24C7A" w:rsidRPr="002A3037" w:rsidRDefault="00A24C7A" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29C1193E" w14:textId="77777777" w:rsidR="00537252" w:rsidRDefault="00537252" w:rsidP="00956DFD">
+    <w:p w14:paraId="29C1193E" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="002A3037" w:rsidRDefault="00537252" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5014" w:type="pct"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="6505"/>
         <w:gridCol w:w="1369"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00676395" w:rsidRPr="007D1CDB" w14:paraId="3EF2BD0C" w14:textId="77777777" w:rsidTr="00E637A8">
+      <w:tr w:rsidR="00676395" w:rsidRPr="002A3037" w14:paraId="3EF2BD0C" w14:textId="77777777" w:rsidTr="00E637A8">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:permEnd w:id="1454398381"/>
-          <w:p w14:paraId="06853299" w14:textId="2654AC68" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="06853299" w14:textId="2654AC68" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historique </w:t>
             </w:r>
             <w:permStart w:id="1918989315" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-812716315"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="A5405637623B471EA9870905737947F0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="du document" w:value="du document"/>
                   <w:listItem w:displayText="de révision du document" w:value="de révision du document"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007D1CDB" w:rsidRPr="007D1CDB">
+                <w:r w:rsidR="007D1CDB" w:rsidRPr="002A3037">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="1918989315"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676395" w:rsidRPr="007D1CDB" w14:paraId="6377E299" w14:textId="77777777" w:rsidTr="00E637A8">
+      <w:tr w:rsidR="00676395" w:rsidRPr="002A3037" w14:paraId="6377E299" w14:textId="77777777" w:rsidTr="00E637A8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="014B484F" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="014B484F" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adopté par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="313869186" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4021B519" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="4021B519" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire le prénom, nom et titre du directeur"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le prénom, nom et titre du directeur</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="313869186"/>
           </w:p>
           <w:permStart w:id="1913212211" w:edGrp="everyone"/>
-          <w:p w14:paraId="682D54FA" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="682D54FA" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire le nom de la direction"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le nom de la direction</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1913212211"/>
           </w:p>
         </w:tc>
         <w:permStart w:id="403312087" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E21D868" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="2E21D868" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="403312087"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676395" w:rsidRPr="007D1CDB" w14:paraId="738CFC1E" w14:textId="77777777" w:rsidTr="00E637A8">
+      <w:tr w:rsidR="00676395" w:rsidRPr="002A3037" w14:paraId="738CFC1E" w14:textId="77777777" w:rsidTr="00E637A8">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="093CF91A" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="00676395" w:rsidP="00E637A8">
+          <w:p w14:paraId="093CF91A" w14:textId="77777777" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00E637A8">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1953653949" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="032D150B" w14:textId="2C8BD5FF" w:rsidR="00676395" w:rsidRPr="007D1CDB" w:rsidRDefault="007D1CDB" w:rsidP="00E637A8">
+          <w:p w14:paraId="032D150B" w14:textId="2C8BD5FF" w:rsidR="00676395" w:rsidRPr="002A3037" w:rsidRDefault="007D1CDB" w:rsidP="00E637A8">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texte5"/>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D1CDB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="002A3037">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:permEnd w:id="1953653949"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="426CC46A" w14:textId="77777777" w:rsidR="00956DFD" w:rsidRPr="007D1CDB" w:rsidRDefault="00956DFD" w:rsidP="00F244EF">
+    <w:p w14:paraId="426CC46A" w14:textId="77777777" w:rsidR="00956DFD" w:rsidRPr="002A3037" w:rsidRDefault="00956DFD" w:rsidP="00F244EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6049"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="587496446" w:edGrp="everyone"/>
-      <w:permEnd w:id="587496446"/>
     </w:p>
-    <w:sectPr w:rsidR="00956DFD" w:rsidRPr="007D1CDB" w:rsidSect="008E5D29">
+    <w:sectPr w:rsidR="00956DFD" w:rsidRPr="002A3037" w:rsidSect="008E5D29">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="907" w:right="1134" w:bottom="340" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456E4E04" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00A7694C">
+    <w:p w14:paraId="3381547B" w14:textId="77777777" w:rsidR="003977DE" w:rsidRDefault="003977DE" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A331ED" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00A7694C">
+    <w:p w14:paraId="2FCBB8BA" w14:textId="77777777" w:rsidR="003977DE" w:rsidRDefault="003977DE" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5744,1000 +5486,1011 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5486"/>
       <w:gridCol w:w="4483"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AC47D5" w:rsidRPr="0050325E" w14:paraId="1A79DDED" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="1A79DDED" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9969" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="218F88A5" w14:textId="0354DB35" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="00676395" w:rsidP="00EF593A">
+        <w:p w14:paraId="218F88A5" w14:textId="38DE6DB5" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00EF593A">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>PRA</w:t>
           </w:r>
-          <w:r w:rsidR="00AC47D5">
+          <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Acronyme de la direction-</w:t>
           </w:r>
-          <w:r w:rsidR="00AC47D5">
+          <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00AC47D5" w:rsidRPr="00A24C7A" w14:paraId="2AD08DBE" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="2AD08DBE" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5486" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="50437CDD" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="00AC47D5" w:rsidP="00746C2D">
+        <w:p w14:paraId="50437CDD" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00746C2D">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006A6983">
+          <w:r w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4483" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="702600383"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="481A0F7A" w14:textId="1AEFF22D" w:rsidR="00AC47D5" w:rsidRPr="00A24C7A" w:rsidRDefault="00AC47D5" w:rsidP="00746C2D">
+            <w:p w14:paraId="481A0F7A" w14:textId="1AEFF22D" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="00746C2D">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Page </w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>PAGE</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="005E6330" w:rsidRPr="00A24C7A">
+              <w:r w:rsidR="005E6330" w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> sur </w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>NUMPAGES</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="005E6330" w:rsidRPr="00A24C7A">
+              <w:r w:rsidR="005E6330" w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1DDA845F" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="00002E85" w:rsidRDefault="00AC47D5" w:rsidP="008E5D29">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5486"/>
       <w:gridCol w:w="4483"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AC47D5" w:rsidRPr="0050325E" w14:paraId="01DA5CC1" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="01DA5CC1" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9969" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3DB5C885" w14:textId="743611B2" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="00676395" w:rsidP="00EF593A">
+        <w:p w14:paraId="3DB5C885" w14:textId="743611B2" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00676395" w:rsidP="00EF593A">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>PRA-Acronyme de la direction</w:t>
           </w:r>
-          <w:r w:rsidR="00AC47D5">
+          <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00AC47D5" w:rsidRPr="00A24C7A" w14:paraId="01D39EDF" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00AC47D5" w:rsidRPr="002A3037" w14:paraId="01D39EDF" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5486" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="312501B3" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="00AC47D5" w:rsidP="006A6983">
+        <w:p w14:paraId="312501B3" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="006A6983">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006A6983">
+          <w:r w:rsidRPr="002A3037">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4483" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-587309078"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="73BF0299" w14:textId="79D73BA0" w:rsidR="00AC47D5" w:rsidRPr="00A24C7A" w:rsidRDefault="00AC47D5" w:rsidP="006A6983">
+            <w:p w14:paraId="73BF0299" w14:textId="79D73BA0" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00AC47D5" w:rsidP="006A6983">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Page </w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>PAGE</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="005E6330" w:rsidRPr="00A24C7A">
+              <w:r w:rsidR="005E6330" w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> sur </w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>NUMPAGES</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="005E6330" w:rsidRPr="00A24C7A">
+              <w:r w:rsidR="005E6330" w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
-              <w:r w:rsidRPr="00A24C7A">
+              <w:r w:rsidRPr="002A3037">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E828B15" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="00002E85" w:rsidRDefault="00AC47D5" w:rsidP="001D782F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10009"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371DB18D" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00A7694C">
+    <w:p w14:paraId="5BE2564C" w14:textId="77777777" w:rsidR="003977DE" w:rsidRDefault="003977DE" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416FED74" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="00A7694C">
+    <w:p w14:paraId="77415903" w14:textId="77777777" w:rsidR="003977DE" w:rsidRDefault="003977DE" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D9B1306" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="009A2A6B">
+  <w:p w14:paraId="3D9B1306" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AF0842E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1745743376" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1130153313" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01EDC126" w14:textId="7A42E1DA" w:rsidR="00AC47D5" w:rsidRPr="00ED0FAA" w:rsidRDefault="009A2A6B">
+  <w:p w14:paraId="01EDC126" w14:textId="7A42E1DA" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:r w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="280BC8A8">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1745743377" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1130153314" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00676395">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
       </w:rPr>
       <w:t>Processus</w:t>
     </w:r>
-    <w:r w:rsidR="00AC47D5">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve"> administrati</w:t>
     </w:r>
-    <w:r w:rsidR="00676395">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00676395" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
       </w:rPr>
       <w:t>f</w:t>
     </w:r>
-    <w:r w:rsidR="00AC47D5" w:rsidRPr="006F0126">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="00AC47D5" w:rsidRPr="00ED0FAA">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:permStart w:id="395455557" w:edGrp="everyone"/>
-    <w:r w:rsidR="00AC47D5" w:rsidRPr="00ED0FAA">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00AC47D5" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Inscrire le titre </w:t>
     </w:r>
-    <w:r w:rsidR="007D1CDB" w:rsidRPr="00ED0FAA">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="007D1CDB" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">du </w:t>
     </w:r>
-    <w:r w:rsidR="00A24C7A" w:rsidRPr="00ED0FAA">
-[...1 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+    <w:r w:rsidR="00A24C7A" w:rsidRPr="002A3037">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>processus</w:t>
     </w:r>
     <w:permEnd w:id="395455557"/>
   </w:p>
   <w:p w14:paraId="19177CBD" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="00ED0FAA" w:rsidRDefault="00AC47D5">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="4994" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2693"/>
-      <w:gridCol w:w="7267"/>
+      <w:gridCol w:w="2710"/>
+      <w:gridCol w:w="7250"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AC47D5" w14:paraId="79524839" w14:textId="77777777" w:rsidTr="006A6983">
+    <w:tr w:rsidR="00AC47D5" w14:paraId="79524839" w14:textId="77777777" w:rsidTr="00DA12A6">
       <w:trPr>
         <w:trHeight w:val="898"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="37102954" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRDefault="00AC47D5" w:rsidP="009B174D">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E4068">
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671D96E4" wp14:editId="75329C11">
-[...2 lines deleted...]
-                <wp:docPr id="4" name="Image 28"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671D96E4" wp14:editId="24C40FAC">
+                <wp:extent cx="1584000" cy="736641"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="4" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="logo_CISSS_Monteregie_Ouest_nb.jpg"/>
+                        <pic:cNvPr id="4" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="599814"/>
+                          <a:ext cx="1584000" cy="736641"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="020E4AA5" w14:textId="150456F8" w:rsidR="00AC47D5" w:rsidRPr="00936E88" w:rsidRDefault="00676395" w:rsidP="006A6983">
+        <w:p w14:paraId="020E4AA5" w14:textId="150456F8" w:rsidR="00AC47D5" w:rsidRPr="00936E88" w:rsidRDefault="00676395" w:rsidP="00DA12A6">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:after="40" w:line="280" w:lineRule="exact"/>
             <w:ind w:right="-72"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Processus administratif</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00AC47D5" w14:paraId="42DCA564" w14:textId="77777777" w:rsidTr="006A6983">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="64A999F5" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="000E4068" w:rsidRDefault="00AC47D5" w:rsidP="009B174D">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="59844875" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="000E4068" w:rsidRDefault="00AC47D5" w:rsidP="009B174D">
+        <w:p w14:paraId="59844875" w14:textId="426205F5" w:rsidR="00AC47D5" w:rsidRPr="002A3037" w:rsidRDefault="002A3037" w:rsidP="002A3037">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="002A3037">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Santé Québec Montérégie-Ouest</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="25C1D4F5" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="009A2A6B" w:rsidP="00240F5F">
+  <w:p w14:paraId="25C1D4F5" w14:textId="77777777" w:rsidR="00AC47D5" w:rsidRPr="006A6983" w:rsidRDefault="00000000" w:rsidP="00240F5F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="319A1FF4">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1745743375" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject1130153312" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2F4B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F04C5984"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -8208,62 +7961,61 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="853495566">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1500581526">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="496649204">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1609239570">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2005237599">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="642539797">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+sxcJeyEuphhpVyh3QrxQ6eN2SVmiymFiGrUqZWczvsACdqQfEfa1fAuhh/QIo9qrBojLSBs8CP/pYnzdujVxg==" w:salt="MTzqvOSMTaEBPIDCb3TKmA=="/>
+  <w:zoom w:percent="140"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iej4GpXHzWwRbQzUoVu0DtLrQEDS1Z77SgH6veAETwUu5OKgOh5Xlr4eo7MZNGG4E/poXkdlA8/ZvMRfHzw1UA==" w:salt="EitktlZ8B0OkLvVYlj3mpw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7694C"/>
     <w:rsid w:val="00002E85"/>
     <w:rsid w:val="000078D7"/>
     <w:rsid w:val="000177BB"/>
     <w:rsid w:val="00021FC5"/>
     <w:rsid w:val="00030173"/>
@@ -8271,57 +8023,59 @@
     <w:rsid w:val="000A2463"/>
     <w:rsid w:val="000C60A6"/>
     <w:rsid w:val="000D151E"/>
     <w:rsid w:val="000F5E0C"/>
     <w:rsid w:val="00156DAC"/>
     <w:rsid w:val="00161E9F"/>
     <w:rsid w:val="001A0827"/>
     <w:rsid w:val="001A4E83"/>
     <w:rsid w:val="001C7090"/>
     <w:rsid w:val="001D782F"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001E2713"/>
     <w:rsid w:val="001F0777"/>
     <w:rsid w:val="001F292A"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00220B83"/>
     <w:rsid w:val="002249F5"/>
     <w:rsid w:val="00234A3E"/>
     <w:rsid w:val="00240F5F"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="0024761C"/>
     <w:rsid w:val="00256CA4"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="002822D1"/>
     <w:rsid w:val="002969A1"/>
+    <w:rsid w:val="002A3037"/>
     <w:rsid w:val="002C6D09"/>
     <w:rsid w:val="002F2462"/>
     <w:rsid w:val="00301720"/>
     <w:rsid w:val="003265DD"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="00352E68"/>
     <w:rsid w:val="003935A9"/>
+    <w:rsid w:val="003977DE"/>
     <w:rsid w:val="003D1D4C"/>
     <w:rsid w:val="003E338E"/>
     <w:rsid w:val="003E7972"/>
     <w:rsid w:val="003F6337"/>
     <w:rsid w:val="004177B8"/>
     <w:rsid w:val="0043739A"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="00472165"/>
     <w:rsid w:val="004B3C2E"/>
     <w:rsid w:val="004C542B"/>
     <w:rsid w:val="004C72F1"/>
     <w:rsid w:val="004E5452"/>
     <w:rsid w:val="004F684E"/>
     <w:rsid w:val="005100B0"/>
     <w:rsid w:val="00514027"/>
     <w:rsid w:val="00516E52"/>
     <w:rsid w:val="005321B9"/>
     <w:rsid w:val="005361AB"/>
     <w:rsid w:val="0053711B"/>
     <w:rsid w:val="00537252"/>
     <w:rsid w:val="00585390"/>
     <w:rsid w:val="005932CF"/>
     <w:rsid w:val="005B1C92"/>
     <w:rsid w:val="005C0935"/>
     <w:rsid w:val="005D13A8"/>
@@ -8341,50 +8095,51 @@
     <w:rsid w:val="006A1436"/>
     <w:rsid w:val="006A2F34"/>
     <w:rsid w:val="006A6580"/>
     <w:rsid w:val="006A6983"/>
     <w:rsid w:val="006B36A3"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="006F0126"/>
     <w:rsid w:val="0071632E"/>
     <w:rsid w:val="00723414"/>
     <w:rsid w:val="007375FF"/>
     <w:rsid w:val="00746C2D"/>
     <w:rsid w:val="00753B09"/>
     <w:rsid w:val="00753E7E"/>
     <w:rsid w:val="00760EDF"/>
     <w:rsid w:val="00761C70"/>
     <w:rsid w:val="00761FD9"/>
     <w:rsid w:val="00796285"/>
     <w:rsid w:val="007D1CDB"/>
     <w:rsid w:val="007E5BC3"/>
     <w:rsid w:val="00806595"/>
     <w:rsid w:val="008152F5"/>
     <w:rsid w:val="00854D5E"/>
     <w:rsid w:val="008774C6"/>
     <w:rsid w:val="00891FB7"/>
     <w:rsid w:val="008A10A6"/>
+    <w:rsid w:val="008C0DF8"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="008E1414"/>
     <w:rsid w:val="008E57D9"/>
     <w:rsid w:val="008E5D29"/>
     <w:rsid w:val="008F3A79"/>
     <w:rsid w:val="00905AC2"/>
     <w:rsid w:val="009166E3"/>
     <w:rsid w:val="00942A1D"/>
     <w:rsid w:val="009544FF"/>
     <w:rsid w:val="00956DFD"/>
     <w:rsid w:val="00964F2C"/>
     <w:rsid w:val="00987BF6"/>
     <w:rsid w:val="009A2A6B"/>
     <w:rsid w:val="009A307B"/>
     <w:rsid w:val="009B174D"/>
     <w:rsid w:val="009E3A91"/>
     <w:rsid w:val="009E4428"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="00A10042"/>
     <w:rsid w:val="00A23FAF"/>
     <w:rsid w:val="00A24C7A"/>
     <w:rsid w:val="00A30FA0"/>
     <w:rsid w:val="00A41564"/>
     <w:rsid w:val="00A576B8"/>
@@ -8394,102 +8149,103 @@
     <w:rsid w:val="00A8746D"/>
     <w:rsid w:val="00AA516F"/>
     <w:rsid w:val="00AC47D5"/>
     <w:rsid w:val="00B15D5F"/>
     <w:rsid w:val="00B37204"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B93F91"/>
     <w:rsid w:val="00BE1725"/>
     <w:rsid w:val="00BE3BB8"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00C013B0"/>
     <w:rsid w:val="00C25758"/>
     <w:rsid w:val="00C27093"/>
     <w:rsid w:val="00C7381D"/>
     <w:rsid w:val="00CC5CF5"/>
     <w:rsid w:val="00CD4295"/>
     <w:rsid w:val="00CD6B81"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00D007BA"/>
     <w:rsid w:val="00D10FE2"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D538DB"/>
     <w:rsid w:val="00D605B2"/>
     <w:rsid w:val="00D66B2C"/>
+    <w:rsid w:val="00DA12A6"/>
     <w:rsid w:val="00DB3D17"/>
     <w:rsid w:val="00DE147C"/>
     <w:rsid w:val="00DE7910"/>
     <w:rsid w:val="00E025DB"/>
     <w:rsid w:val="00E22651"/>
     <w:rsid w:val="00E54F3F"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E65377"/>
     <w:rsid w:val="00E65E8E"/>
     <w:rsid w:val="00E778E5"/>
     <w:rsid w:val="00E80878"/>
     <w:rsid w:val="00E84508"/>
     <w:rsid w:val="00E87F81"/>
     <w:rsid w:val="00EC0698"/>
     <w:rsid w:val="00EC0E64"/>
     <w:rsid w:val="00EC4AAC"/>
     <w:rsid w:val="00ED0FAA"/>
     <w:rsid w:val="00ED4AAA"/>
     <w:rsid w:val="00ED6FE2"/>
     <w:rsid w:val="00EF3EB4"/>
     <w:rsid w:val="00EF593A"/>
     <w:rsid w:val="00F244EF"/>
     <w:rsid w:val="00F34CDB"/>
     <w:rsid w:val="00F35BBD"/>
     <w:rsid w:val="00F40D23"/>
     <w:rsid w:val="00F641EF"/>
     <w:rsid w:val="00F94731"/>
     <w:rsid w:val="00FA0818"/>
     <w:rsid w:val="00FA6582"/>
     <w:rsid w:val="00FB4713"/>
     <w:rsid w:val="00FE17E8"/>
     <w:rsid w:val="00FE5052"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67B551EF"/>
   <w15:docId w15:val="{BBEB3589-B5B7-4B7D-915F-4EBA3BFE317D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -8853,56 +8609,56 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00156DAC"/>
+    <w:rsid w:val="00DA12A6"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00746C2D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -9247,51 +9003,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3F1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F292A"/>
     <w:rPr>
       <w:color w:val="808080"/>
@@ -9397,64 +9153,64 @@
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00746C2D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texte-Niveau0">
     <w:name w:val="Texte - Niveau 0"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005F666A"/>
+    <w:rsid w:val="00DA12A6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texte-Niveau2">
     <w:name w:val="Texte - Niveau 2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005F666A"/>
+    <w:rsid w:val="00DA12A6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texte-Niveau3">
     <w:name w:val="Texte - Niveau 3"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005F666A"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1276"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Puce1-Niveau0">
     <w:name w:val="Puce 1 - Niveau 0"/>
     <w:basedOn w:val="Texte-Niveau0"/>
     <w:qFormat/>
     <w:rsid w:val="00156DAC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="80"/>
@@ -9626,94 +9382,108 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC4AAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlien">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC47D5"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA12A6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="204996795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="907614639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.qualiteperformance.org/recherche?search_api_views_fulltext=processus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C652D8A7-FC82-4954-95B5-95B7839B10A0}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -9943,63 +9713,63 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -10007,60 +9777,62 @@
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E954EB"/>
     <w:rsid w:val="000B002D"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="004F5C8D"/>
     <w:rsid w:val="005100B0"/>
     <w:rsid w:val="0051552F"/>
     <w:rsid w:val="0062041B"/>
     <w:rsid w:val="00705AD2"/>
     <w:rsid w:val="00760EDF"/>
     <w:rsid w:val="00761FD9"/>
+    <w:rsid w:val="008C0DF8"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="009E4428"/>
     <w:rsid w:val="00A576B8"/>
     <w:rsid w:val="00A6117A"/>
     <w:rsid w:val="00A8328F"/>
     <w:rsid w:val="00B9123D"/>
     <w:rsid w:val="00C73B8C"/>
     <w:rsid w:val="00D47F2A"/>
     <w:rsid w:val="00D5740E"/>
     <w:rsid w:val="00DA29C6"/>
+    <w:rsid w:val="00DE7014"/>
     <w:rsid w:val="00E954EB"/>
     <w:rsid w:val="00F94731"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10843,78 +10615,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ED48282-88AA-41E2-A47E-94144D835D18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>270</Words>
-  <Characters>1735</Characters>
+  <Words>385</Words>
+  <Characters>1620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>324</Lines>
+  <Paragraphs>182</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>JR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1931</CharactersWithSpaces>
+  <CharactersWithSpaces>1823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chantal Durocher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
     <vt:lpwstr>2025-10-07T18:04:02Z</vt:lpwstr>
   </property>