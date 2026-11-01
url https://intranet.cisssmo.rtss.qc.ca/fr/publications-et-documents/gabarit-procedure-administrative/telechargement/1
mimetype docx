--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,5204 +1,4940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="5702"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="32E8B070" w14:textId="77777777" w:rsidTr="00746C2D">
+      <w:tr w:rsidR="005B1C92" w:rsidRPr="00750AEA" w14:paraId="32E8B070" w14:textId="77777777" w:rsidTr="00746C2D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:permStart w:id="2123038886" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1880167330"/>
             <w:placeholder>
               <w:docPart w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9923" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5EE283D7" w14:textId="77777777" w:rsidR="005B1C92" w:rsidRPr="00BD0655" w:rsidRDefault="00A8746D" w:rsidP="00FE5052">
+              <w:p w14:paraId="5EE283D7" w14:textId="77777777" w:rsidR="005B1C92" w:rsidRPr="00750AEA" w:rsidRDefault="00A8746D" w:rsidP="00FE5052">
                 <w:pPr>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:b/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00750AEA">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Titre de la procédure</w:t>
                 </w:r>
-                <w:r w:rsidR="005B1C92">
+                <w:r w:rsidR="005B1C92" w:rsidRPr="00750AEA">
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> administrative</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="2123038886" w:displacedByCustomXml="prev"/>
       </w:tr>
-      <w:tr w:rsidR="005B5CFE" w:rsidRPr="00BD0655" w14:paraId="694037C3" w14:textId="77777777" w:rsidTr="00067158">
+      <w:tr w:rsidR="00750AEA" w:rsidRPr="00750AEA" w14:paraId="694037C3" w14:textId="77777777" w:rsidTr="00067158">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C590A8" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="23C590A8" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Direction(s) responsable(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:permStart w:id="1389328617" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+        <w:permStart w:id="1420641553" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:tag w:val="Direction concernée"/>
-            <w:id w:val="-1852795561"/>
-            <w:lock w:val="sdtLocked"/>
+            <w:id w:val="-634945413"/>
             <w:placeholder>
-              <w:docPart w:val="CF4915ECE7E245BDB6916DFE64641DDF"/>
+              <w:docPart w:val="EE736E0F5D524533A214C7EFF0D382A8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:comboBox>
               <w:listItem w:value="Choisissez un élément."/>
               <w:listItem w:displayText="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services" w:value="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services"/>
               <w:listItem w:displayText="Direction des activités hospitalières - Hôpital Anna-Laberge" w:value="Direction des activités hospitalières - Hôpital Anna-Laberge"/>
               <w:listItem w:displayText="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial" w:value="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial"/>
               <w:listItem w:displayText="Direction générale" w:value="Direction générale"/>
               <w:listItem w:displayText="Direction hôpital Vaudreuil-Soulanges" w:value="Direction hôpital Vaudreuil-Soulanges"/>
               <w:listItem w:displayText="Direction de la logistique" w:value="Direction de la logistique"/>
-              <w:listItem w:displayText="Direction des programmes Déficiences" w:value="Direction des programmes Déficiences"/>
+              <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+              <w:listItem w:displayText="Direction des programmes de développement et de réadaptation" w:value="Direction des programmes de développement et de réadaptation"/>
               <w:listItem w:displayText="Direction des programmes Jeunesse et des Activités de santé publique" w:value="Direction des programmes Jeunesse et des Activités de santé publique"/>
-              <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+              <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
               <w:listItem w:displayText="Direction des programmes de soins critiques et spécialisés" w:value="Direction des programmes de soins critiques et spécialisés"/>
-              <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
-              <w:listItem w:displayText="Direction de la qualité, de l'évaluation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'évaluation, de la performance et de l'éthique"/>
+              <w:listItem w:displayText="Direction de la qualité, de l'innovation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'innovation, de la performance et de l'éthique"/>
               <w:listItem w:displayText="Direction des ressources financières" w:value="Direction des ressources financières"/>
-              <w:listItem w:displayText="Direction des ressources humaines et du développement organisationnel" w:value="Direction des ressources humaines et du développement organisationnel"/>
+              <w:listItem w:displayText="Direction des ressources humaines, du développement organisationnel et de l'apprentissage" w:value="Direction des ressources humaines, du développement organisationnel et de l'apprentissage"/>
               <w:listItem w:displayText="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie" w:value="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie"/>
-              <w:listItem w:displayText="Direction des soins infirmiers et de l'enseignement universitaire" w:value="Direction des soins infirmiers et de l'enseignement universitaire"/>
-              <w:listItem w:displayText="Direction des services multidisciplinaires et de l'enseignement universitaire" w:value="Direction des services multidisciplinaires et de l'enseignement universitaire"/>
+              <w:listItem w:displayText="Direction des services multidisciplinaires de santé et services sociaux" w:value="Direction des services multidisciplinaires de santé et services sociaux"/>
               <w:listItem w:displayText="Direction des services de soutien à domicile et gériatrie" w:value="Direction des services de soutien à domicile et gériatrie"/>
               <w:listItem w:displayText="Direction des services techniques" w:value="Direction des services techniques"/>
+              <w:listItem w:displayText="Direction des soins infirmiers" w:value="Direction des soins infirmiers"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5702" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D4B39F2" w14:textId="7FABC791" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+              <w:p w14:paraId="6D4B39F2" w14:textId="3BA26A95" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
                 <w:pPr>
+                  <w:jc w:val="left"/>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00746C2D">
+                <w:r w:rsidRPr="00750AEA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:permEnd w:id="1389328617" w:displacedByCustomXml="prev"/>
+        <w:permEnd w:id="1420641553" w:displacedByCustomXml="prev"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79FAEC9A" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00EF593A">
+          <w:p w14:paraId="79FAEC9A" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C72F1">
-[...13 lines deleted...]
-              <w:t>dopté</w:t>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Adopté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="821313200" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A53BB2B" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="2A53BB2B" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte1"/>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:permEnd w:id="821313200"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B5CFE" w:rsidRPr="00BD0655" w14:paraId="7C93539D" w14:textId="77777777" w:rsidTr="00067158">
+      <w:tr w:rsidR="00750AEA" w:rsidRPr="00750AEA" w14:paraId="7C93539D" w14:textId="77777777" w:rsidTr="00067158">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA81731" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="5FA81731" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5702" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8EAD75" w14:textId="2FCAB9AE" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="4E8EAD75" w14:textId="2FCAB9AE" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00750AEA">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52A1489B" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="52A1489B" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Révisé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1588670706" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106B39C1" w14:textId="77777777" w:rsidR="005B5CFE" w:rsidRPr="00746C2D" w:rsidRDefault="005B5CFE" w:rsidP="00FE5052">
+          <w:p w14:paraId="106B39C1" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1588670706"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="00BBA7CA" w14:textId="77777777" w:rsidTr="005B1C92">
+      <w:tr w:rsidR="00750AEA" w:rsidRPr="00750AEA" w14:paraId="00BBA7CA" w14:textId="77777777" w:rsidTr="005B1C92">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFB9836" w14:textId="77777777" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="005B1C92" w:rsidP="00FE5052">
+          <w:p w14:paraId="3AFB9836" w14:textId="77777777" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personne(s) concernée(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="2131760091" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1244023804"/>
             <w:placeholder>
-              <w:docPart w:val="931D3639A4D04BA4A703DCDBBD6DB66F"/>
+              <w:docPart w:val="1451BD779E1B4DE68AE34588FC182082"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8222" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="610B11ED" w14:textId="2560AF70" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="00746C2D" w:rsidP="00746C2D">
+              <w:p w14:paraId="610B11ED" w14:textId="2560AF70" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
                 <w:pPr>
+                  <w:jc w:val="left"/>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00750AEA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour entrer du texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="2131760091" w:displacedByCustomXml="prev"/>
       </w:tr>
-      <w:tr w:rsidR="005B1C92" w:rsidRPr="00BD0655" w14:paraId="7DF2FDE9" w14:textId="77777777" w:rsidTr="005B1C92">
+      <w:tr w:rsidR="00750AEA" w:rsidRPr="00750AEA" w14:paraId="7DF2FDE9" w14:textId="77777777" w:rsidTr="005B1C92">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9D1339" w14:textId="1153EA90" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="005B1C92" w:rsidP="0030713D">
+          <w:p w14:paraId="0F9D1339" w14:textId="1153EA90" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00746C2D">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Document(s) associé(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="626087665" w:edGrp="everyone" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1589804348"/>
             <w:placeholder>
-              <w:docPart w:val="0E40383022934D1693757832FD62A2BF"/>
+              <w:docPart w:val="9B8D2E75BDC34EA4B005D2B0C9F69152"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="8222" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="17F71BD2" w14:textId="09372532" w:rsidR="005B1C92" w:rsidRPr="00746C2D" w:rsidRDefault="00746C2D" w:rsidP="00FE5052">
+              <w:p w14:paraId="17F71BD2" w14:textId="09372532" w:rsidR="00750AEA" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00504CB4">
                 <w:pPr>
+                  <w:jc w:val="left"/>
                   <w:rPr>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00750AEA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="18"/>
+                    <w:rFonts w:cs="Segoe UI"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Cliquez ici pour entrer du texte</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:permEnd w:id="626087665" w:displacedByCustomXml="prev"/>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-4283"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0005067D" w:rsidRPr="0005067D" w14:paraId="033E1B33" w14:textId="77777777" w:rsidTr="0005067D">
+      <w:tr w:rsidR="0005067D" w:rsidRPr="000E5EAD" w14:paraId="033E1B33" w14:textId="77777777" w:rsidTr="0005067D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7667B2AA" w14:textId="77777777" w:rsidR="0005067D" w:rsidRPr="0005067D" w:rsidRDefault="0005067D" w:rsidP="0005067D">
+          <w:p w14:paraId="7667B2AA" w14:textId="77777777" w:rsidR="0005067D" w:rsidRPr="000E5EAD" w:rsidRDefault="0005067D" w:rsidP="0005067D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2319"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0005067D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E03BD71" w14:textId="427A594F" w:rsidR="00EC4AAC" w:rsidRPr="00447E70" w:rsidRDefault="00447E70" w:rsidP="00CD6B81">
+    <w:p w14:paraId="6E03BD71" w14:textId="427A594F" w:rsidR="00EC4AAC" w:rsidRPr="000E5EAD" w:rsidRDefault="00447E70" w:rsidP="00CD6B81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2319"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="2001350454" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00447E70">
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4787562E" wp14:editId="5711358E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4787562E" wp14:editId="252861AE">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-635</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>96520</wp:posOffset>
+                  <wp:posOffset>93345</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="3086100"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                <wp:extent cx="6327140" cy="3327400"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21600"/>
-                    <wp:lineTo x="21591" y="21600"/>
+                    <wp:lineTo x="0" y="21641"/>
+                    <wp:lineTo x="21591" y="21641"/>
                     <wp:lineTo x="21591" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="22" name="Rectangle 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="3086100"/>
+                          <a:ext cx="6327140" cy="3327400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="170A72"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00C89D26" w14:textId="42E87F2A" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                            <w:pPr>
+                              <w:pStyle w:val="En-ttedetabledesmatires"/>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:permStart w:id="266829152" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>(supprimer l’encadré)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Note au rédacteur :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2126BF09" w14:textId="71DF0053" w:rsidR="00BE791F" w:rsidRPr="000E5EAD" w:rsidRDefault="00BE791F" w:rsidP="0019039F">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>administratifs</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> se lit comme suit :</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6674E00B" w14:textId="6FA0F683" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00BE791F" w:rsidP="00BE791F">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>« </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">La procédure </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FD1146" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">administrative </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>est une description des étapes de préparation, de réalisation ou d’évaluation d’une activité, de la détermination de leurs séquences et de leurs modalités d’exécution; elle indique aux membres de l’organisation comment effectuer une activité. Elle donne des directives présentées sous forme d’étapes logiques à suivre. Les procédures de l’établissement découlent habituellement d’une politique ou d’un autre document d’encadrement</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Grand dictionnaire terminologique, Office québécois de la langue française, </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId8" w:history="1">
+                              <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                                <w:rPr>
+                                  <w:rStyle w:val="Lienhypertexte"/>
+                                  <w:rFonts w:cs="Segoe UI"/>
+                                  <w:color w:val="170A72"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>http://www.granddictionnaire.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>. La portée d’une procédure est établie selon si celle-ci s’applique à l’ensemble de l’établissement ou à plusieurs directions (procédure d’établissement) ou à un seul service dans l’établissement (procédure de service)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0019039F" w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> »</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D1F58AE" w14:textId="77777777" w:rsidR="000B3672" w:rsidRPr="000E5EAD" w:rsidRDefault="000B3672" w:rsidP="00BE791F">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5A3DFA8B" w14:textId="77777777" w:rsidR="000B3672" w:rsidRPr="000E5EAD" w:rsidRDefault="000B3672" w:rsidP="000B3672">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="15"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>obligatoire</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="71AF94AC" w14:textId="77777777" w:rsidR="0019039F" w:rsidRPr="000E5EAD" w:rsidRDefault="0019039F" w:rsidP="0019039F">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="14B23AA3" w14:textId="4D47A3EB" w:rsidR="0019039F" w:rsidRPr="000E5EAD" w:rsidRDefault="0019039F" w:rsidP="0019039F">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">La procédure administrative est mise à jour </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00560F94">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:permEnd w:id="266829152"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4787562E" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.35pt;width:498.2pt;height:262pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6hDgeYwIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bcoimMOEXRrsOA&#10;biva7gMUWY6FyqJGKXGyrx8lO26zFTsMuwiiRD7yPVJaXO46w7YKvQZb8dlJzpmyEmpt1xX//nT7&#10;4YIzH4SthQGrKr5Xnl8u379b9K5UBbRgaoWMQKwve1fxNgRXZpmXreqEPwGnLF02gJ0IZOI6q1H0&#10;hN6ZrMjz86wHrB2CVN7T6c1wyZcJv2mUDN+axqvATMWptpBWTOsqrtlyIco1CtdqOZYh/qGKTmhL&#10;SSeoGxEE26D+A6rTEsFDE04kdBk0jZYqcSA2s/w3No+tcCpxIXG8m2Ty/w9Wft3eI9N1xYuCMys6&#10;6tEDqSbs2ihGZyRQ73xJfo/uHiNF7+5APntm4bolN3WFCH2rRE1lzaJ/dhQQDU+hbNV/gZrgxSZA&#10;0mrXYBcBSQW2Sy3ZTy1Ru8AkHZ6fFvPZGXVO0t0pGWd5alomykO4Qx8+KehY3FQcqfoEL7Z3PsRy&#10;RHlwidks3GpjUt+NZT3VXMwJMzEDo+t4mwxcr64Nsq2g0ZnN86t5EoPQ/Gu3SPyjrRNeENoMe/Iy&#10;dlQikh9E9GFvVMQ29kE1pDoRLIbMcd7VlE5IqWwYxBy9Y1hDpU2Bs7cCzRQ0+sYwld7BFDhy/VvG&#10;KSJlBRum4E5bwLcy18+HcpvB/8B+4BynIOxWO9IpbldQ72kkEIYHSR8IbVrAn5z19Bgr7n9sBCrO&#10;zGcbxyq/yKlHLBxZeGStjixhJcFVPHA2bK/D8Oo3DvW6pWyDfhauaBwbnQblpbKxeHp0aX7GDyK+&#10;6td28nr5xpa/AAAA//8DAFBLAwQUAAYACAAAACEA/l0E094AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPS0/DMBCE70j8B2uRuFEHmqZ1iFMhEFKvfQjEzY2XJOBHZLtt6K/vcoLjzoxmvq2WozXs&#10;iCH23km4n2TA0DVe966VsNu+3i2AxaScVsY7lPCDEZb19VWlSu1Pbo3HTWoZlbhYKgldSkPJeWw6&#10;tCpO/ICOvE8frEp0hpbroE5Ubg1/yLKCW9U7WujUgM8dNt+bg5WwFsUq2Pe3qTjPjN1txctX/nGW&#10;8vZmfHoElnBMf2H4xSd0qIlp7w9OR2Yk0COJ1HwOjFwhihzYXsJsupgDryv+n7++AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPqEOB5jAgAADgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP5dBNPeAAAABwEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
+                <v:textbox inset="3mm,3mm,3mm,3mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="00C89D26" w14:textId="42E87F2A" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                      <w:pPr>
+                        <w:pStyle w:val="En-ttedetabledesmatires"/>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:permStart w:id="266829152" w:edGrp="everyone"/>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(supprimer l’encadré)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Note au rédacteur :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2126BF09" w14:textId="71DF0053" w:rsidR="00BE791F" w:rsidRPr="000E5EAD" w:rsidRDefault="00BE791F" w:rsidP="0019039F">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:i/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>administratifs</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> se lit comme suit :</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6674E00B" w14:textId="6FA0F683" w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w:rsidRDefault="00BE791F" w:rsidP="00BE791F">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>« </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">La procédure </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FD1146" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">administrative </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>est une description des étapes de préparation, de réalisation ou d’évaluation d’une activité, de la détermination de leurs séquences et de leurs modalités d’exécution; elle indique aux membres de l’organisation comment effectuer une activité. Elle donne des directives présentées sous forme d’étapes logiques à suivre. Les procédures de l’établissement découlent habituellement d’une politique ou d’un autre document d’encadrement</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Grand dictionnaire terminologique, Office québécois de la langue française, </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId9" w:history="1">
+                        <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                          <w:rPr>
+                            <w:rStyle w:val="Lienhypertexte"/>
+                            <w:rFonts w:cs="Segoe UI"/>
+                            <w:color w:val="170A72"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>http://www.granddictionnaire.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00BA34D0" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FE5052" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>. La portée d’une procédure est établie selon si celle-ci s’applique à l’ensemble de l’établissement ou à plusieurs directions (procédure d’établissement) ou à un seul service dans l’établissement (procédure de service)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0019039F" w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> »</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D1F58AE" w14:textId="77777777" w:rsidR="000B3672" w:rsidRPr="000E5EAD" w:rsidRDefault="000B3672" w:rsidP="00BE791F">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5A3DFA8B" w14:textId="77777777" w:rsidR="000B3672" w:rsidRPr="000E5EAD" w:rsidRDefault="000B3672" w:rsidP="000B3672">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="15"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>obligatoire</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="71AF94AC" w14:textId="77777777" w:rsidR="0019039F" w:rsidRPr="000E5EAD" w:rsidRDefault="0019039F" w:rsidP="0019039F">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="14B23AA3" w14:textId="4D47A3EB" w:rsidR="0019039F" w:rsidRPr="000E5EAD" w:rsidRDefault="0019039F" w:rsidP="0019039F">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="425" w:right="0" w:hanging="425"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">La procédure administrative est mise à jour </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00560F94">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:permEnd w:id="266829152"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight" anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E42B38" w14:textId="30AEC08C" w:rsidR="002C1DB3" w:rsidRPr="000E5EAD" w:rsidRDefault="000E5EAD" w:rsidP="00CD6B81">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2319"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0BE75B" wp14:editId="2E8A4056">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3812540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6327140" cy="2152650"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6327140" cy="2152650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="170A72"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="42F8CD62" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="En-ttedetabledesmatires"/>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:permStart w:id="282544266" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>(supprimer l’encadré)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DEC0B35" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Décrire le sujet ou l’intention (but) de la procédure administrative.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4376CB97" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3F6D49CE" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Reprendre en résumé l’énoncé de la politique administrative dont découle la procédure administrative, s’il y a lieu. Présenter le contexte dans lequel s’inscrit la procédure administrative et mettre en lumière la mission de l’organisation (clientèle, personnel, offre de service globale, nombre d’employés, etc.) en lien avec le but de la procédure.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5EB53787" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6920321F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000E5EAD">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Exemple : Cette procédure administrative vise à … (faciliter la divulgation d’actes répréhensibles, encadrer la circulation des visiteurs, définir les étapes à suivre pour effectuer l’entretien complet de glacières de transport, déterminer la ligne de conduite à suivre, etc.</w:t>
+                            </w:r>
+                            <w:permEnd w:id="282544266"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2B0BE75B" id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:300.2pt;width:498.2pt;height:169.5pt;z-index:-251637760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHfGhEZAIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuEzEQfUfiHyy/k71AkyrqpqpaipAK&#10;VC18gOO1s1a9nmXsZBO+nrF3syVQ8YB4sXyZOTPnzIwvLvetZTuF3oCreDHLOVNOQm3cpuLfvt6+&#10;OefMB+FqYcGpih+U55er168u+m6pSmjA1goZgTi/7LuKNyF0yyzzslGt8DPolKNHDdiKQEfcZDWK&#10;ntBbm5V5Ps96wLpDkMp7ur0ZHvkq4WutZPiitVeB2YpTbiGtmNZ1XLPVhVhuUHSNkWMa4h+yaIVx&#10;FHSCuhFBsC2aP6BaIxE86DCT0GagtZEqcSA2Rf4bm8dGdCpxIXF8N8nk/x+s/Ly7R2Zqqh1nTrRU&#10;ogcSTbiNVayI8vSdX5LVY3ePkaDv7kA+eebguiErdYUIfaNETUkl++zEIR48ubJ1/wlqQhfbAEmp&#10;vcY2ApIGbJ8KcpgKovaBSbqcvy0XxTuqm6S3sjgr52epZJlYHt079OGDgpbFTcWRkk/wYnfnA6VP&#10;pkeTGM3BrbE2Vd061lPO5SLPk4cHa+r4mmjiZn1tke0ENU6xyK8WZRSD0E7MIvH3rk54QRg77MnK&#10;OjI+kh9E9OFgVcS27kFp0pwIlkPk2O1qCiekVC4MYo7W0U1TapNj8ZKjnZxG2+im0hRMjiPXv0Wc&#10;PFJUcGFybo0DfCly/XRMVw/2R/YD5yhE2K/3Y6ORXPFmDfWBOgNhmEr6RWjTAP7grKeJrLj/vhWo&#10;OLMfXeyu/DynUrFwcsKT0/rkJJwkuIoHzobtdRhGf9uh2TQUbZDRwRV1pTapX54zGznQ5KXCj79E&#10;HO1fz8nq+S9b/QQAAP//AwBQSwMEFAAGAAgAAAAhANvf5pndAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0tPwzAQhO9I/AdrkbhRGxqiOsSpEAiJax8C9ebGSxLwI7LdNvTXs5zgNqsZzX5TLydn&#10;2RFjGoJXcDsTwNC3wQy+U7DdvNwsgKWsvdE2eFTwjQmWzeVFrSsTTn6Fx3XuGJX4VGkFfc5jxXlq&#10;e3Q6zcKInryPEJ3OdMaOm6hPVO4svxOi5E4Pnj70esSnHtuv9cEpWMnyNbr3t7k831u33cjnz2J3&#10;Vur6anp8AJZxyn9h+MUndGiIaR8O3iRmFdCQrKAUogBGtpQliT2JuSyANzX/P6D5AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAEd8aERkAgAAEwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANvf5pndAAAACAEAAA8AAAAAAAAAAAAAAAAAvgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
+                <v:textbox inset="3mm,3mm,3mm,3mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="42F8CD62" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="En-ttedetabledesmatires"/>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:permStart w:id="282544266" w:edGrp="everyone"/>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(supprimer l’encadré)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DEC0B35" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Décrire le sujet ou l’intention (but) de la procédure administrative.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4376CB97" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3F6D49CE" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Reprendre en résumé l’énoncé de la politique administrative dont découle la procédure administrative, s’il y a lieu. Présenter le contexte dans lequel s’inscrit la procédure administrative et mettre en lumière la mission de l’organisation (clientèle, personnel, offre de service globale, nombre d’employés, etc.) en lien avec le but de la procédure.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5EB53787" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6920321F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000E5EAD">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Exemple : Cette procédure administrative vise à … (faciliter la divulgation d’actes répréhensibles, encadrer la circulation des visiteurs, définir les étapes à suivre pour effectuer l’entretien complet de glacières de transport, déterminer la ligne de conduite à suivre, etc.</w:t>
+                      </w:r>
+                      <w:permEnd w:id="282544266"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="2001350454"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledetableauclaire1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="9583"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005932CF" w:rsidRPr="000E5EAD" w14:paraId="677E1A14" w14:textId="77777777" w:rsidTr="005F666A">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="192" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2087842D" w14:textId="77777777" w:rsidR="005932CF" w:rsidRPr="000E5EAD" w:rsidRDefault="005932CF" w:rsidP="005F666A">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4808" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E66A06" w14:textId="77777777" w:rsidR="005932CF" w:rsidRPr="000E5EAD" w:rsidRDefault="005932CF" w:rsidP="005F666A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="10440"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Énoncé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6BBB706B" w14:textId="109EA1B8" w:rsidR="00942A1D" w:rsidRPr="000E5EAD" w:rsidRDefault="00942A1D" w:rsidP="001D782F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="227292580" w:edGrp="everyone"/>
+    </w:p>
+    <w:p w14:paraId="300FC231" w14:textId="69376A4E" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+      <w:pPr>
+        <w:pStyle w:val="Texte-Niveau0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477471A0" w14:textId="77777777" w:rsidR="00087B96" w:rsidRPr="000E5EAD" w:rsidRDefault="00087B96" w:rsidP="00087B96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:permEnd w:id="227292580"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledetableauclaire1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="9591"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005932CF" w:rsidRPr="000E5EAD" w14:paraId="63307868" w14:textId="77777777" w:rsidTr="009B174D">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="188" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5937D01B" w14:textId="77777777" w:rsidR="005932CF" w:rsidRPr="000E5EAD" w:rsidRDefault="005932CF" w:rsidP="00746C2D">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4812" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D377280" w14:textId="77777777" w:rsidR="005932CF" w:rsidRPr="000E5EAD" w:rsidRDefault="005932CF" w:rsidP="000A2463">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Champ d’application/Contexte légal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="55881ACD" w14:textId="6372D805" w:rsidR="001D782F" w:rsidRPr="000E5EAD" w:rsidRDefault="00756B5E" w:rsidP="001D782F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="598964322" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5405928C" wp14:editId="1D642B84">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>98425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6409055" cy="2343150"/>
+                <wp:effectExtent l="0" t="0" r="10795" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6409055" cy="2343150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="170A72"/>
+                          </a:solidFill>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3C69DB72" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="En-ttedetabledesmatires"/>
+                              <w:spacing w:before="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:permStart w:id="1796145280" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="003C85"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>(supprimer l’encadré)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44147ABB" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Cette section présente la portée du document et définit qui sont les publics visés par la procédure administrative, à qui celle-ci s’applique.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="60B53B5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="23B33A0D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>champ d’application</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> doit préciser l’environnement légal, professionnel, administratif ou organisationnel dans lequel s’inscrit la procédure administrative.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2DC6C157" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3CF3FE6C" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Le </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>contexte légal</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> doit présenter les documents légaux, les circonstances ou les décisions organisationnelles qui ont mené à la rédaction de la procédure administrative.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77744A93" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="435DE555" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                            <w:pPr>
+                              <w:pStyle w:val="Pointdeformenumrot"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="0"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Si la procédure administrative découle d’une politique administrative, répéter le champ d’application/contexte légal de la politique administrative et bonifier ou préciser au besoin.</w:t>
+                            </w:r>
+                            <w:permEnd w:id="1796145280"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5405928C" id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.75pt;width:504.65pt;height:184.5pt;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTYsb/ZgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpxrzPiFEW7DgO6&#10;rWi3D1BkORYqixqlxMm+vpTsuMtW7GHYi6ALechzSGp+ue0M2yj0GmzFZ0c5Z8pKqLVdVfz7t9t3&#10;F5z5IGwtDFhV8Z3y/HLx9s28d6UqoAVTK2QEYn3Zu4q3Ibgyy7xsVSf8EThl6bEB7ESgI66yGkVP&#10;6J3Jijw/y3rA2iFI5T3d3gyPfJHwm0bJ8LVpvArMVJxyC2nFtC7jmi3molyhcK2WYxriH7LohLYU&#10;dIK6EUGwNeo/oDotETw04UhCl0HTaKkSB2Izy39j89gKpxIXEse7SSb//2Dll809Ml1XvODMio5K&#10;9ECiCbsyihVRnt75kqwe3T1Ggt7dgXzyzMJ1S1bqChH6VomakppF++zAIR48ubJl/xlqQhfrAEmp&#10;bYNdBCQN2DYVZDcVRG0Dk3R5dpK/z09POZP0VhyfHM9OU8kyUe7dHfrwUUHH4qbiSMkneLG58yGm&#10;I8q9SYxm4VYbk6puLOsp5+I8z5OHB6Pr+Jpo4mp5bZBtBDXO7Dy/Ok9iENqBWST+wdYJLwhthj1Z&#10;GTsqEckPIvqwMypiG/ugGtKcCBZD5NjtagonpFQ2DGKO1tGtodQmx9lrjmZyGm2jm0pTMDmOXP8W&#10;cfJIUcGGybnTFvC1yPXTPt1msN+zHzjHLgjb5XZsNJIr3iyh3lFnIAxTSb8IbVrAn5z1NJEV9z/W&#10;AhVn5pON3ZVf5FQqFg5OeHBaHpyElQRX8cDZsL0Ow+ivHepVS9EGGS1cUVc2OvXLS2YjB5q81Ebj&#10;LxFH+9dzsnr5yxbPAAAA//8DAFBLAwQUAAYACAAAACEAbz7OKN4AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KgNaaomjVMhEBLX/gjEzY23ScBeR7bbhj497qkcZ2c18021&#10;HK1hR/ShdyThcSKAITVO99RK2G7eHubAQlSklXGEEn4xwLK+valUqd2JVnhcx5alEAqlktDFOJSc&#10;h6ZDq8LEDUjJ2ztvVUzSt1x7dUrh1vAnIWbcqp5SQ6cGfOmw+VkfrIRVMXv39vMjK865sdtN8fo9&#10;/TpLeX83Pi+ARRzj9Rku+Akd6sS0cwfSgRkJaUhM1zwHdnGFKDJgOwnZfJoDryv+f0D9BwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJNixv9mAgAAEwUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG8+zijeAAAACAEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
+                <v:textbox inset="3mm,3mm,3mm,3mm">
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C69DB72" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="En-ttedetabledesmatires"/>
+                        <w:spacing w:before="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:permStart w:id="1796145280" w:edGrp="everyone"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="003C85"/>
+                          <w:sz w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>(supprimer l’encadré)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44147ABB" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Cette section présente la portée du document et définit qui sont les publics visés par la procédure administrative, à qui celle-ci s’applique.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="60B53B5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="23B33A0D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>champ d’application</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> doit préciser l’environnement légal, professionnel, administratif ou organisationnel dans lequel s’inscrit la procédure administrative.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2DC6C157" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3CF3FE6C" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Le </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>contexte légal</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> doit présenter les documents légaux, les circonstances ou les décisions organisationnelles qui ont mené à la rédaction de la procédure administrative.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77744A93" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="435DE555" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                      <w:pPr>
+                        <w:pStyle w:val="Pointdeformenumrot"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="0"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Si la procédure administrative découle d’une politique administrative, répéter le champ d’application/contexte légal de la politique administrative et bonifier ou préciser au besoin.</w:t>
+                      </w:r>
+                      <w:permEnd w:id="1796145280"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A986FE9" w14:textId="40DC6DF3" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+      <w:pPr>
+        <w:pStyle w:val="Texte-Niveau0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4DCFB8" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="000E5EAD" w:rsidRDefault="004177B8" w:rsidP="004177B8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:permEnd w:id="598964322"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledetableauclaire1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="375"/>
+        <w:gridCol w:w="9591"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D151E" w:rsidRPr="000E5EAD" w14:paraId="6538AF40" w14:textId="77777777" w:rsidTr="009B174D">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="188" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5026CD9D" w14:textId="77777777" w:rsidR="000D151E" w:rsidRPr="000E5EAD" w:rsidRDefault="000D151E" w:rsidP="00746C2D">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4812" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAADEF7" w14:textId="77777777" w:rsidR="000D151E" w:rsidRPr="000E5EAD" w:rsidRDefault="000D151E" w:rsidP="002F2462">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Définition</w:t>
+            </w:r>
+            <w:r w:rsidR="00537252" w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AA81E77" w14:textId="194D705E" w:rsidR="001D782F" w:rsidRPr="000E5EAD" w:rsidRDefault="009E12C5" w:rsidP="001D782F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="406747621" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="fr-CA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="500EA91B" wp14:editId="26EE1A1D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>102870</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6327140" cy="812800"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6327140" cy="812800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="003C85"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="00C89D26" w14:textId="42E87F2A" w:rsidR="00FE5052" w:rsidRPr="00585382" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="5A8E0A11" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:permStart w:id="266829152" w:edGrp="everyone"/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:permStart w:id="1388800132" w:edGrp="everyone"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2B41758D" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
+                          <w:p w14:paraId="16250745" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...2170 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Définir clairement les termes utilisés dans la procédure administrative en vue de clarifier les éléments du contenu.</w:t>
                             </w:r>
                             <w:permEnd w:id="1388800132"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="500EA91B" id="Rectangle 3" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:8.1pt;width:498.2pt;height:60.85pt;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/VLBBUAIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8nSXtYB3R0mnqGELi&#10;TQx+gOvYjTXHZ85u0/LrOTtpRmHiA+JL5LPvueeee8nV9b6zbKcwGHA1n52VnCknoTFuU/NvX+9e&#10;XHIWonCNsOBUzQ8q8Ovl82dXva/UHFqwjUJGQVyoel/zNkZfFUWQrepEOAOvHD1qwE5EMnFTNCh6&#10;it7ZYl6WF0UP2HgEqUKg29vhkS9zfK2VjJ+0DioyW3PKLeYv5u86fYvllag2KHxr5JiG+IcsOmEc&#10;kU6hbkUUbIvmj1CdkQgBdDyT0BWgtZEqayA1s/I3Nfet8CproeIEP5Up/L+w8uPu3n/GlHrw70E+&#10;BOZg1Qq3UTeI0LdKNEQ3S4Uqeh+qCZCMQFC27j9AQ60V2wi5BnuNXQpI6tg+l/owlVrtI5N0eXE+&#10;X8xeUkckvS0W88XrV5lCVEe0xxDfKuhYOtQcqZU5uti9DzFlI6qjSyJzcGesze20jvWU8nxRlhkR&#10;wJomvWaVuFmvLLKdSBNRnq8uj8Qnbkn3G9fkeFEYO5yJ07qxEEl7GjOqQjxYlWJb90VpZhrSNx+Y&#10;0xiriU5IqVwcajl6J5im1Cbg7CmgnUCjb4KpPN4TcNT6N8YJkVnBxQncGQf4FHPzcExXD/5H9YPm&#10;JD/u13sSXfPz1MF0s4bmQIOBMKwb/R7o0AL+4KynVat5+L4VqDiz71warvKypFaxeGLhibU+sYST&#10;FK7mkbPhuIrDTm89mk1LbEMZHdzQUGqT5+Uxs1EDrVQeo3H9087+amevx5/U8icAAAD//wMAUEsD&#10;BBQABgAIAAAAIQDgO1ac3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;WoeCAglxqqoSFwRUFDhw28ZuHBGvI9tp079nOZXjzoxm31TLyfXiYELsPCm4mWcgDDVed9Qq+Px4&#10;mj2AiAlJY+/JKDiZCMv68qLCUvsjvZvDNrWCSyiWqMCmNJRSxsYah3HuB0Ps7X1wmPgMrdQBj1zu&#10;ernIslw67Ig/WBzM2prmZzs6BXHz9Z1swNfVM+3fNmt8ceOpUer6alo9gkhmSucw/OEzOtTMtPMj&#10;6Sh6BbM7DrKcL0CwXRQ5T9uxcHtfgKwr+X9A/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC/VLBBUAIAAOwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDgO1ac3QAAAAgBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="500EA91B" id="Rectangle 3" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:8.1pt;width:498.2pt;height:64pt;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB190EZAIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aSrQ2MOEWRrsOA&#10;bi3a7QMUWY6FyqJGKXGyrx8lO26zFTsMuxiiRT7yPZJaXO5bw3YKvQZb8slZzpmyEiptNyX//u3m&#10;3ZwzH4SthAGrSn5Qnl8u375ZdK5QU2jAVAoZgVhfdK7kTQiuyDIvG9UKfwZOWbqsAVsRyMRNVqHo&#10;CL012TTPz7MOsHIIUnlPf6/7S75M+HWtZLira68CMyWn2kL6Yvqu4zdbLkSxQeEaLYcyxD9U0Qpt&#10;KekIdS2CYFvUf0C1WiJ4qMOZhDaDutZSJQ7EZpL/xuaxEU4lLiSOd6NM/v/Byq+7e2S6KvmMMyta&#10;atEDiSbsxig2i/J0zhfk9ejuMRL07hbkk2cWVg15qStE6BolKipqEv2zk4BoeApl6+4LVIQutgGS&#10;Uvsa2whIGrB9ashhbIjaBybp5/lsejF5T32TdDefTOd56lgmimO0Qx8+KWhZPJQcqfaELna3PsRq&#10;RHF0icks3GhjUtONZR2VPL0gzEQMjK7ibTJws14ZZDsR5yafreYfEjfi/9It8v5oq4QXhDb9mXIa&#10;OwgRufca+nAwKmIb+6Bqkpz4TfvMcdjVmE5IqWzotRy8Y1hNpY2Bk9cCzRg0+MYwlZZgDBy4/i3j&#10;GJGygg1jcKst4GuZq6djuXXvf2Tfc45DEPbr/TBnJFf8s4bqQIOB0C8lPSJ0aAB/ctbRQpbc/9gK&#10;VJyZzzYOV07djyt8YuGJtT6xhJUEV/LAWX9chX7ztw71pqFsvYwWrmgoa53m5bmygQMtXhqj4ZGI&#10;m/3STl7PT9nyFwAAAP//AwBQSwMEFAAGAAgAAAAhAA7r2/vcAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyoQxRFNMSpqkpcEFBR4MBtG7txRLyObKdN/57lRI8zs5p5W69m&#10;N4ijCbH3pOB+kYEw1HrdU6fg8+Pp7gFETEgaB09GwdlEWDXXVzVW2p/o3Rx3qRNcQrFCBTalsZIy&#10;ttY4jAs/GuLs4IPDxDJ0Ugc8cbkbZJ5lpXTYEy9YHM3GmvZnNzkFcfv1nWzA1/UzHd62G3xx07lV&#10;6vZmXj+CSGZO/8fwh8/o0DDT3k+koxgU8COJ3TIHwelyWRYg9mwURQ6yqeUlf/MLAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAwdfdBGQCAAASBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEADuvb+9wAAAAHAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="5A8E0A11" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="5A8E0A11" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1388800132" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16250745" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00820FDD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="16250745" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Définir clairement les termes utilisés dans la procédure administrative en vue de clarifier les éléments du contenu.</w:t>
                       </w:r>
                       <w:permEnd w:id="1388800132"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155B5583" w14:textId="763CE5EB" w:rsidR="00AF6C24" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+    <w:p w14:paraId="155B5583" w14:textId="763CE5EB" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
       <w:pPr>
         <w:pStyle w:val="Texte-Niveau0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBF5773" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="005F666A" w:rsidRDefault="004177B8" w:rsidP="004177B8">
+    <w:p w14:paraId="1FBF5773" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="000E5EAD" w:rsidRDefault="004177B8" w:rsidP="004177B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:permEnd w:id="406747621"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000078D7" w:rsidRPr="000078D7" w14:paraId="0926A15E" w14:textId="77777777" w:rsidTr="009B174D">
+      <w:tr w:rsidR="000078D7" w:rsidRPr="000E5EAD" w14:paraId="0926A15E" w14:textId="77777777" w:rsidTr="009B174D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8A8F6D" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
+          <w:p w14:paraId="0A8A8F6D" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AD085E" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="000078D7" w:rsidP="002F2462">
+          <w:p w14:paraId="00AD085E" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="000078D7" w:rsidP="002F2462">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000078D7">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objectifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A0954DD" w14:textId="4DDDCA56" w:rsidR="001D782F" w:rsidRDefault="00915EBA" w:rsidP="00156DAC">
+    <w:p w14:paraId="2A0954DD" w14:textId="4DDDCA56" w:rsidR="001D782F" w:rsidRPr="000E5EAD" w:rsidRDefault="00915EBA" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1504066746" w:edGrp="everyone"/>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3440AED5" wp14:editId="3B92BFEB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3440AED5" wp14:editId="2DD7F669">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-2540</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>109220</wp:posOffset>
+                  <wp:posOffset>113030</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="871855"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="23495"/>
+                <wp:extent cx="6327140" cy="946150"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21710"/>
-                    <wp:lineTo x="21591" y="21710"/>
+                    <wp:lineTo x="0" y="21745"/>
+                    <wp:lineTo x="21591" y="21745"/>
                     <wp:lineTo x="21591" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="871855"/>
+                          <a:ext cx="6327140" cy="946150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6C27A1CC" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="6C27A1CC" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="561530321" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4776FEAD" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00820FDD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="4776FEAD" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="1" w:name="_Hlk218686408"/>
                             <w:bookmarkStart w:id="2" w:name="_Hlk218686409"/>
-                            <w:r w:rsidRPr="00863139">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Énoncé décrivant les résultats recherchés ou changements souhaités directement liés au but de la procédure administrative (le but est habituellement décrit dans la section « Énoncé »). </w:t>
                             </w:r>
                             <w:bookmarkStart w:id="3" w:name="_Hlk216191963"/>
-                            <w:r w:rsidRPr="00863139">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Identifier les différents objectifs en utilisant un verbe d’action.</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="1"/>
                             <w:bookmarkEnd w:id="2"/>
                             <w:bookmarkEnd w:id="3"/>
                             <w:permEnd w:id="561530321"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3440AED5" id="Rectangle 5" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:8.6pt;width:498.2pt;height:68.65pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSyynuUAIAAOwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06TdS6uo6WrVZRHS&#10;chELH+A4dmOt4zG226R8PWMnzVJY8YB4iTz2nDlz5pL1Td9qchDOKzAlnc9ySoThUCuzK+m3r/dv&#10;VpT4wEzNNBhR0qPw9Gbz+tW6s4VYQAO6Fo5gEOOLzpa0CcEWWeZ5I1rmZ2CFwUcJrmUBTbfLasc6&#10;jN7qbJHn11kHrrYOuPAeb++GR7pJ8aUUPHyS0otAdEkxt5C+Ln2r+M02a1bsHLON4mMa7B+yaJky&#10;SDqFumOBkb1Tf4RqFXfgQYYZhzYDKRUXSQOqmee/qXlsmBVJCxbH26lM/v+F5R8Pj/azi6l7+wD8&#10;yRMD24aZnbh1DrpGsBrp5rFQWWd9MQGi4RFKqu4D1Nhatg+QatBL18aAqI70qdTHqdSiD4Tj5fXF&#10;Yjm/xI5wfFst56urq0TBihPaOh/eCWhJPJTUYStTdHZ48CFmw4qTSyQzcK+0Tu3UhnSY8mKZ5wnh&#10;Qas6viaVbldttSMHFiciv9iuTsRnblH3W1OneIEpPZyRU5uxEFF7HDOsQjhqEWNr80VIomrUtxiY&#10;4xiLiY5xLkwYajl6R5jE1Cbg/CWgnkCjb4SJNN4TcNT6N8YJkVjBhAncKgPuJeb66ZSuHPxP6gfN&#10;UX7oqx5Fl/QydjDeVFAfcTAcDOuGvwc8NOB+UNLhqpXUf98zJyjR700crnyVY6tIOLPcmVWdWcxw&#10;DFfSQMlw3IZhp/fWqV2DbEMZDdziUEqV5uU5s1EDrlQao3H9487+aiev55/U5icAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBpnoOo3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTwIxEIXvJv6HZky8&#10;QVcCKOt2CSHxYlQiwsHbsC3bjdvppu3C8u8dT3ic917efK9YDq4VJxNi40nBwzgDYajyuqFawe7r&#10;ZfQEIiYkja0no+BiIizL25sCc+3P9GlO21QLLqGYowKbUpdLGStrHMax7wyxd/TBYeIz1FIHPHO5&#10;a+Uky+bSYUP8wWJn1tZUP9veKYib/XeyAd9Xr3T82KzxzfWXSqn7u2H1DCKZIV3D8IfP6FAy08H3&#10;pKNoFYymHGT5cQKC7cViztMOLMymM5BlIf8PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAUssp7lACAADsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAaZ6DqN4AAAAIAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="3440AED5" id="Rectangle 5" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:8.9pt;width:498.2pt;height:74.5pt;z-index:-251635712;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxRCt7aAIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8nSUp2zqiptO0MYQ0&#10;YNrgB7iO01hzfObsNi2/nrOThhUmPiC+RL74nufuuRcvLnedYVuFXoOteHGSc6ashFrbdcW/fb19&#10;c8GZD8LWwoBVFd8rzy+Xr18teleqGbRgaoWMSKwve1fxNgRXZpmXreqEPwGnLF02gJ0IZOI6q1H0&#10;xN6ZbJbn51kPWDsEqbynvzfDJV8m/qZRMnxpGq8CMxWn3EL6Yvqu4jdbLkS5RuFaLcc0xD9k0Qlt&#10;KehEdSOCYBvUf1B1WiJ4aMKJhC6DptFSJQ2kpsh/U/PYCqeSFiqOd1OZ/P+jlZ+398h0XfEzzqzo&#10;qEUPVDRh10axs1ie3vmSvB7dPUaB3t2BfPLMwnVLXuoKEfpWiZqSKqJ/dgSIhicoW/WfoCZ2sQmQ&#10;KrVrsIuEVAO2Sw3ZTw1Ru8Ak/Tx/O5sXp9Q3SXfvTs+Ls9SxTJQHtEMfPijoWDxUHCn3xC62dz7E&#10;bER5cInBLNxqY1LTjWU9pTyb53lCeDC6jrdJJa5X1wbZVtDcFPP8aj5L2kj/c7eo+72tE18Q2gxn&#10;imnsWIiofaihD3ujIrexD6qhkpO+2RA5DruawgkplQ1DLUfvCGsotQlYvAQ0E2j0jTCVlmACjlr/&#10;FnFCpKhgwwTutAV8KXL9dEi3GfwP6gfNcQjCbrVLc3Z6GKoV1HsaDIRhKekRoUML+IOznhay4v77&#10;RqDizHy0cbjyi5xaxcKRhUfW6sgSVhJdxQNnw/E6DJu/cajXLUUbymjhioay0WleYq5DZqMGWrw0&#10;RuMjETf7uZ28fj1ly58AAAD//wMAUEsDBBQABgAIAAAAIQC0UJ393AAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqAMUU4c4FQIhce2PqHpzY5ME7HVku23o07M9wXFmVjPf&#10;VvPRO3awMfUBFdxOCmAWm2B6bBWsV283M2ApazTaBbQKfmyCeX15UenShCMu7GGZW0YlmEqtoMt5&#10;KDlPTWe9TpMwWKTsM0SvM8nYchP1kcq943dFIbjXPdJCpwf70tnme7n3ChZSvEe/+biXpwfn1yv5&#10;+jXdnpS6vhqfn4BlO+a/YzjjEzrUxLQLezSJOQX0SCb3kfgplVJMge3IEGIGvK74f/76FwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHFEK3toAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALRQnf3cAAAABwEAAA8AAAAAAAAAAAAAAAAAwgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="6C27A1CC" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="6C27A1CC" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="561530321" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4776FEAD" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00820FDD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="4776FEAD" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="4" w:name="_Hlk218686408"/>
                       <w:bookmarkStart w:id="5" w:name="_Hlk218686409"/>
-                      <w:r w:rsidRPr="00863139">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Énoncé décrivant les résultats recherchés ou changements souhaités directement liés au but de la procédure administrative (le but est habituellement décrit dans la section « Énoncé »). </w:t>
                       </w:r>
                       <w:bookmarkStart w:id="6" w:name="_Hlk216191963"/>
-                      <w:r w:rsidRPr="00863139">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Identifier les différents objectifs en utilisant un verbe d’action.</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="4"/>
                       <w:bookmarkEnd w:id="5"/>
                       <w:bookmarkEnd w:id="6"/>
                       <w:permEnd w:id="561530321"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5240B9AF" w14:textId="5B7C628E" w:rsidR="00AF6C24" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+    <w:p w14:paraId="5240B9AF" w14:textId="242C8F7D" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00C35921">
       <w:pPr>
         <w:pStyle w:val="Texte-Niveau0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9CF3DF" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="005F666A" w:rsidRDefault="004177B8" w:rsidP="00156DAC">
+    <w:p w14:paraId="5B9CF3DF" w14:textId="42801752" w:rsidR="004177B8" w:rsidRPr="000E5EAD" w:rsidRDefault="004177B8" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:permEnd w:id="1504066746"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000078D7" w:rsidRPr="000078D7" w14:paraId="2509D771" w14:textId="77777777" w:rsidTr="009B174D">
+      <w:tr w:rsidR="000078D7" w:rsidRPr="000E5EAD" w14:paraId="2509D771" w14:textId="77777777" w:rsidTr="009B174D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F44A182" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
+          <w:p w14:paraId="2F44A182" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F4B67D" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="000078D7" w:rsidP="002F2462">
+          <w:p w14:paraId="76F4B67D" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="000078D7" w:rsidP="002F2462">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000078D7">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rôles et responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="059AD19C" w14:textId="58A8E36D" w:rsidR="001D782F" w:rsidRDefault="00915EBA" w:rsidP="00156DAC">
+    <w:p w14:paraId="059AD19C" w14:textId="470B7856" w:rsidR="001D782F" w:rsidRPr="000E5EAD" w:rsidRDefault="00560F94" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1767203235" w:edGrp="everyone"/>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6161E3" wp14:editId="7A549C22">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C6161E3" wp14:editId="6D214838">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-2540</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>95250</wp:posOffset>
+                  <wp:posOffset>90170</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="1474470"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="11430"/>
+                <wp:extent cx="6327140" cy="1651000"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21488"/>
-                    <wp:lineTo x="21591" y="21488"/>
+                    <wp:lineTo x="0" y="21683"/>
+                    <wp:lineTo x="21591" y="21683"/>
                     <wp:lineTo x="21591" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="7" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="1474470"/>
+                          <a:ext cx="6327140" cy="1651000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="408B7FD3" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="408B7FD3" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="43855888" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="42B398A5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="42B398A5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="7" w:name="_Hlk216192120"/>
                             <w:bookmarkStart w:id="8" w:name="_Hlk218686457"/>
                             <w:bookmarkStart w:id="9" w:name="_Hlk218686458"/>
-                            <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Identifier les différents acteurs et définir leurs responsabilités.</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="7"/>
-                            <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Il s’agit d’établir les rôles, les devoirs et les obligations des acteurs impliqués dans la réalisation ou la mise en œuvre de la procédure administrative.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7EF3C75B" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="7EF3C75B" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6933F0F5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="6933F0F5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Expliquer les étapes de la procédure administrative ou les principes à respecter. Les étapes sont présentées dans un ordre chronologique ou cohérent et sont habituellement numérotées (1, 2, 3, …).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="08AFCD6F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="08AFCD6F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5B68DA6A" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00820FDD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="5B68DA6A" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Chaque énoncé débute par un verbe d’action.</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="8"/>
                             <w:bookmarkEnd w:id="9"/>
                             <w:permEnd w:id="43855888"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0C6161E3" id="Rectangle 7" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:7.5pt;width:498.2pt;height:116.1pt;z-index:-251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP6sJlUwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC815IdNzaEyEHgNEWB&#10;9IGm/QCKIiUiFJclacvu13dJyUrcBj0UvQhccmd2Zx+6uj50muyF8wpMSeeznBJhONTKNCX9/u3u&#10;zZoSH5ipmQYjSnoUnl5vXr+66m0hFtCCroUjSGJ80duStiHYIss8b0XH/AysMPgowXUsoOmarHas&#10;R/ZOZ4s8v8x6cLV1wIX3eHs7PNJN4pdS8PBZSi8C0SXF3EL6uvSt4jfbXLGiccy2io9psH/IomPK&#10;YNCJ6pYFRnZO/UHVKe7AgwwzDl0GUioukgZUM89/U/PQMiuSFiyOt1OZ/P+j5Z/2D/aLi6l7ew/8&#10;0RMD25aZRtw4B30rWI3h5rFQWW99MQGi4RFKqv4j1NhatguQanCQrouEqI4cUqmPU6nFIRCOl5cX&#10;i9V8iR3h+DZfrpbLVWpGxooT3Dof3gvoSDyU1GEvEz3b3/sQ02HFySVGM3CntE791Ib0yLpY5XlC&#10;eNCqjq9JpmuqrXZkz+JI5Bfb9dskDgvw3C0Kf2fqxBeY0sMZY2ozViKKj3OGZQhHLSK3Nl+FJKpG&#10;gYshcpxjMYVjnAsThmKO3hEmMbUJOH8JqCfQ6BthIs33BBy1/i3ihEhRwYQJ3CkD7qXI9eMpXTn4&#10;n9QPmqP8cKgOKLqkqZDxpoL6iJPhYNg3/D/goQX3k5Ied62k/seOOUGJ/mDidOXrHFtFwpnlzqzq&#10;zGKGI11JAyXDcRuGpd5Zp5oWow1lNHCDUylVmpenzEYNuFNpjMb9j0v73E5eT3+pzS8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQDMo0fx3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjctpRqDFaaTtMkLgiYGOywm9dkTUXjVEm6df8ec4Kb7ff0/L1yObpOnEyIrScFd9MMhKHa65Ya&#10;BV+fz5NHEDEhaew8GQUXE2FZXV+VWGh/pg9z2qZGcAjFAhXYlPpCylhb4zBOfW+ItaMPDhOvoZE6&#10;4JnDXSfzLJtLhy3xB4u9WVtTf28HpyBudvtkA76tXuj4vlnjqxsutVK3N+PqCUQyY/ozwy8+o0PF&#10;TAc/kI6iUzCZsZHP99yI5cVizsNBQT57yEFWpfxfoPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAD+rCZVMCAADtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAzKNH8d4AAAAIAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="0C6161E3" id="Rectangle 7" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.1pt;width:498.2pt;height:130pt;z-index:-251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+yfV/ZgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0kKa6do6TRtDCEN&#10;mDb4Aa7jNNYcnzm7Tcuv5+ykYYWJB8RL5IvvvrvvuztfXO47w3YKvQZb8WKWc6ashFrbTcW/fb19&#10;c86ZD8LWwoBVFT8ozy9Xr19d9K5Uc2jB1AoZgVhf9q7ibQiuzDIvW9UJPwOnLF02gJ0IZOImq1H0&#10;hN6ZbJ7ni6wHrB2CVN7T35vhkq8SftMoGb40jVeBmYpTbSF9MX3X8ZutLkS5QeFaLccyxD9U0Qlt&#10;KekEdSOCYFvUf0B1WiJ4aMJMQpdB02ipEgdiU+S/sXlshVOJC4nj3SST/3+w8vPuHpmuK77kzIqO&#10;WvRAogm7MYotozy98yV5Pbp7jAS9uwP55JmF65a81BUi9K0SNRVVRP/sJCAankLZuv8ENaGLbYCk&#10;1L7BLgKSBmyfGnKYGqL2gUn6uXg7XxbvqG+S7orFWZHnqWWZKI/hDn34oKBj8VBxpOITvNjd+RDL&#10;EeXRJWazcKuNSV03lvWEOl8SZmIGRtfxNhm4WV8bZDtBg1Ms86vlPJEjAZ67ReLvbZ3wgtBmOFNO&#10;Y0clIvlBRB8ORkVsYx9UQ5oTwfmQOU67mtIJKZUNg5ijdwxrqLQpsHgp0ExBo28MU2kLpsCR698y&#10;ThEpK9gwBXfaAr6UuX46ltsM/kf2A+c4BWG/3qdBOztO1RrqA00GwrCV9IrQoQX8wVlPG1lx/30r&#10;UHFmPto4Xfl5bD8LJxaeWOsTS1hJcBUPnA3H6zCs/tah3rSUbZDRwhVNZaPTvMRah8pGDrR5aYzG&#10;VyKu9nM7ef16y1Y/AQAA//8DAFBLAwQUAAYACAAAACEA9JY7p90AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDCAGHOBUCIXHtj6h6c2OTBOx1ZLtt6NOzPcFxZlYz39bz&#10;yVl2MCEOHiXczjJgBluvB+wkrFdvN4/AYlKolfVoJPyYCPPm8qJWlfZHXJjDMnWMSjBWSkKf0lhx&#10;HtveOBVnfjRI2acPTiWSoeM6qCOVO8vzLCu5UwPSQq9G89Kb9nu5dxIWonwPbvNxJ0731q1X4vWr&#10;2J6kvL6anp+AJTOlv2M44xM6NMS083vUkVkJ9Egit8iBUSpEWQDbScgfyOFNzf/zN78AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAPsn1f2YCAAATBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9JY7p90AAAAHAQAADwAAAAAAAAAAAAAAAADABAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="408B7FD3" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="408B7FD3" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="43855888" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="42B398A5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="42B398A5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="10" w:name="_Hlk216192120"/>
                       <w:bookmarkStart w:id="11" w:name="_Hlk218686457"/>
                       <w:bookmarkStart w:id="12" w:name="_Hlk218686458"/>
-                      <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Identifier les différents acteurs et définir leurs responsabilités.</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="10"/>
-                      <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Il s’agit d’établir les rôles, les devoirs et les obligations des acteurs impliqués dans la réalisation ou la mise en œuvre de la procédure administrative.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7EF3C75B" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="7EF3C75B" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6933F0F5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="6933F0F5" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Expliquer les étapes de la procédure administrative ou les principes à respecter. Les étapes sont présentées dans un ordre chronologique ou cohérent et sont habituellement numérotées (1, 2, 3, …).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="08AFCD6F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="0042304F" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="08AFCD6F" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5B68DA6A" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00820FDD" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="5B68DA6A" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0042304F">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Chaque énoncé débute par un verbe d’action.</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="11"/>
                       <w:bookmarkEnd w:id="12"/>
                       <w:permEnd w:id="43855888"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35180CB6" w14:textId="585BE68F" w:rsidR="00AF6C24" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+    <w:p w14:paraId="35180CB6" w14:textId="585BE68F" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
       <w:pPr>
         <w:pStyle w:val="Texte-Niveau0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AFE191" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="005F666A" w:rsidRDefault="004177B8" w:rsidP="00156DAC">
+    <w:p w14:paraId="76AFE191" w14:textId="77777777" w:rsidR="004177B8" w:rsidRPr="000E5EAD" w:rsidRDefault="004177B8" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:permEnd w:id="1767203235"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00537252" w:rsidRPr="000078D7" w14:paraId="149C99EA" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00537252" w:rsidRPr="000E5EAD" w14:paraId="149C99EA" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546D5D94" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000078D7" w:rsidRDefault="00537252" w:rsidP="00746C2D">
+          <w:p w14:paraId="546D5D94" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000E5EAD" w:rsidRDefault="00537252" w:rsidP="00746C2D">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02ABD1CF" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000078D7" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="02ABD1CF" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Liste des annexes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56C963D3" w14:textId="45E4DC1E" w:rsidR="00537252" w:rsidRDefault="00537252" w:rsidP="00156DAC">
+    <w:p w14:paraId="56C963D3" w14:textId="7D455713" w:rsidR="00537252" w:rsidRPr="000E5EAD" w:rsidRDefault="00756B5E" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="489361492" w:edGrp="everyone"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324A6B34" wp14:editId="012D5214">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="324A6B34" wp14:editId="51CABA3A">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-2540</wp:posOffset>
+                  <wp:posOffset>243840</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="1041400"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
+                <wp:extent cx="6327140" cy="1295400"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21732"/>
-                    <wp:lineTo x="21591" y="21732"/>
+                    <wp:lineTo x="0" y="21600"/>
+                    <wp:lineTo x="21591" y="21600"/>
                     <wp:lineTo x="21591" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="6" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="1041400"/>
+                          <a:ext cx="6327140" cy="1295400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1DF20BC6" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="1DF20BC6" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="1442464434" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="003C85"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="69BA6E5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="69BA6E5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="11"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="13" w:name="_Hlk218686492"/>
                             <w:bookmarkStart w:id="14" w:name="_Hlk218686493"/>
-                            <w:r w:rsidRPr="00DA1A74">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Dresser la liste des annexes en ordre alphabétique, puis numérique</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3028D1E8" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00DA1A74" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="3028D1E8" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00560F94">
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:t>Ici, il ne s’agit que de la liste des annexes, lesquelles seront placés après la section « Historique », soit à la toute fin de la procédure administrative</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29098F3E" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="11"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DA1A74">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Ici, il ne s’agit que de la liste des annexes, lesquelles seront placés après </w:t>
+                              <w:t>Si aucune annexe n’accompagne la procédure administrative, inscrire « </w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>la section « Historique », soit à la toute fin de la procédure administrative</w:t>
-[...49 lines deleted...]
-                              </w:rPr>
                               <w:t>Sans objet</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t> »</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="13"/>
                             <w:bookmarkEnd w:id="14"/>
                             <w:permEnd w:id="1442464434"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="324A6B34" id="Rectangle 6" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.2pt;width:498.2pt;height:82pt;z-index:-251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzMr0LUQIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJuzYw6hRFug4D&#10;ugvW7QMUWYqFyqJGKXGyrx8lO267FXsY9mKIEnnIc0j68mrfWbZTGAy4ms9OSs6Uk9AYt6n592+3&#10;bxachShcIyw4VfODCvxq+frVZe8rNYcWbKOQEYgLVe9r3sboq6IIslWdCCfglaNHDdiJSCZuigZF&#10;T+idLeZleV70gI1HkCoEur0ZHvky42utZPysdVCR2ZpTbTF/MX/X6VssL0W1QeFbI8cyxD9U0Qnj&#10;KOkEdSOiYFs0f0B1RiIE0PFEQleA1kaqzIHYzMrf2Ny3wqvMhcQJfpIp/D9Y+Wl3779gKj34O5AP&#10;gTlYtcJt1DUi9K0SDaWbJaGK3odqCkhGoFC27j9CQ60V2whZg73GLgESO7bPUh8mqdU+MkmX56fz&#10;i9kZdUTS26w8o3NuRiGqY7jHEN8r6Fg61Byplxle7O5CTOWI6uiSsjm4NdbmflrHekKdXxBmZgbW&#10;NOk1G7hZryyynUgjUZ6uFm8zORLgqVsi/s41GS8KY4cz5bRuVCKRT3NGMsSDVQnbuq9KM9MQwfmQ&#10;Oc2xmtIJKZWLg5ijdwrTVNoUOHsp0E5Bo28KU3m+p8CR698yThE5K7g4BXfGAb6UuXk4lqsH/yP7&#10;gXOiH/frPZGmpiYh080amgNNBsKwb/R/oEML+JOznnat5uHHVqDizH5wabrKRUmtYvGZhc+s9TNL&#10;OElwNY+cDcdVHJZ669FsWso2yOjgmqZSmzwvj5WNHGin8hiN+5+W9qmdvR7/UstfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAQVCg7dwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3FqHH0U0xKmqSlwQULXAgds23sYR8TqKnTZ9e5YT3GY1o5lvy+XkO3WkIbaBDdzMM1DEdbAtNwY+&#10;3p9mD6BiQrbYBSYDZ4qwrC4vSixsOPGWjrvUKCnhWKABl1JfaB1rRx7jPPTE4h3C4DHJOTTaDniS&#10;ct/p2yzLtceWZcFhT2tH9fdu9Abi5vMruQFfV898eNus8cWP59qY66tp9Qgq0ZT+wvCLL+hQCdM+&#10;jGyj6gzII8nA7B6UmItFLmIvqfwuB12V+j9+9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCzMr0LUQIAAO0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBBUKDt3AAAAAYBAAAPAAAAAAAAAAAAAAAAAKsEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="324A6B34" id="Rectangle 6" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:19.2pt;width:498.2pt;height:102pt;z-index:-251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUJAR+ZQIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+Z0nKaEe0dJo2hpAG&#10;TBv8ANexG2uOL5zdpuXXc3bSbIWJB8SL5bPvvrvvu7PPL3atZVuF3oCreHGSc6achNq4dcW/f7t5&#10;c8aZD8LVwoJTFd8rzy+Wr1+d912pZtCArRUyAnG+7LuKNyF0ZZZ52ahW+BPolKNLDdiKQCausxpF&#10;T+itzWZ5Ps96wLpDkMp7Or0eLvky4WutZPiqtVeB2YpTbSGtmNZVXLPluSjXKLrGyLEM8Q9VtMI4&#10;SjpBXYsg2AbNH1CtkQgedDiR0GagtZEqcSA2Rf4bm4dGdCpxIXF8N8nk/x+s/LK9Q2bqis85c6Kl&#10;Ft2TaMKtrWLzKE/f+ZK8Hro7jAR9dwvy0TMHVw15qUtE6BslaiqqiP7ZUUA0PIWyVf8ZakIXmwBJ&#10;qZ3GNgKSBmyXGrKfGqJ2gUk6nL+dLYpT6puku2L2/t1pnlqWifIQ3qEPHxW0LG4qjlR8ghfbWx9i&#10;OaI8uMRsDm6Mtanr1rE+oi4IMzEDa+p4mwxcr64ssq2gwSkW+eVilsiRAM/dIvEPrk54QRg77Cmn&#10;daMSkfwgog97qyK2dfdKk+ZEcDZkjtOupnRCSuXCIOboHcM0lTYFFi8F2ilo9I1hKr2CKXDk+reM&#10;U0TKCi5Mwa1xgC9lrh8P5erB/8B+4BynIOxWu3HQSK54soJ6T5OBMLxK+kVo0wD+5KynF1lx/2Mj&#10;UHFmP7k4XflZTq1i4cjCI2t1ZAknCa7igbNhexWGp7/p0KwbyjbI6OCSplKbNC9PlY0c6OWlMRp/&#10;ifi0n9vJ6+kvW/4CAAD//wMAUEsDBBQABgAIAAAAIQCe7NsA3gAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9LT8MwEITvSPwHa5G4UYc0RHUap0IgJK59CNSbGy9JwI/IdtvQX89ygtuOZjTzbb2a&#10;rGEnDHHwTsL9LAOGrvV6cJ2E3fblbgEsJuW0Mt6hhG+MsGqur2pVaX92azxtUseoxMVKSehTGivO&#10;Y9ujVXHmR3TkffhgVSIZOq6DOlO5NTzPspJbNTha6NWITz22X5ujlbAW5Wuw729zcXkwdrcVz5/F&#10;/iLl7c30uASWcEp/YfjFJ3RoiOngj05HZiTQI0nCfFEAI1eIko6DhLzIC+BNzf/zNz8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAFCQEfmUCAAATBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnuzbAN4AAAAHAQAADwAAAAAAAAAAAAAAAAC/BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="1DF20BC6" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00585382" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="1DF20BC6" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1442464434" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="003C85"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="69BA6E5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="69BA6E5D" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="11"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="15" w:name="_Hlk218686492"/>
                       <w:bookmarkStart w:id="16" w:name="_Hlk218686493"/>
-                      <w:r w:rsidRPr="00DA1A74">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Dresser la liste des annexes en ordre alphabétique, puis numérique</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3028D1E8" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00DA1A74" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="3028D1E8" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00560F94">
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:t>Ici, il ne s’agit que de la liste des annexes, lesquelles seront placés après la section « Historique », soit à la toute fin de la procédure administrative</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29098F3E" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="11"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DA1A74">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Ici, il ne s’agit que de la liste des annexes, lesquelles seront placés après </w:t>
+                        <w:t>Si aucune annexe n’accompagne la procédure administrative, inscrire « </w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>la section « Historique », soit à la toute fin de la procédure administrative</w:t>
-[...49 lines deleted...]
-                        </w:rPr>
                         <w:t>Sans objet</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t> »</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="15"/>
                       <w:bookmarkEnd w:id="16"/>
                       <w:permEnd w:id="1442464434"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AF6C24">
+    </w:p>
+    <w:p w14:paraId="4DBD4640" w14:textId="0E556661" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+      <w:pPr>
+        <w:pStyle w:val="Texte-Niveau0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="489361492"/>
-    <w:p w14:paraId="050718F7" w14:textId="7302C828" w:rsidR="00AF6C24" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+    <w:p w14:paraId="050718F7" w14:textId="7302C828" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
       <w:pPr>
         <w:pStyle w:val="Texte-Niveau0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E7E871" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="005F666A" w:rsidRDefault="00537252" w:rsidP="00156DAC">
+    <w:p w14:paraId="45E7E871" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000E5EAD" w:rsidRDefault="00537252" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000078D7" w:rsidRPr="000078D7" w14:paraId="5BC5342C" w14:textId="77777777" w:rsidTr="009B174D">
+      <w:tr w:rsidR="000078D7" w:rsidRPr="000E5EAD" w14:paraId="5BC5342C" w14:textId="77777777" w:rsidTr="009B174D">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCD136F" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
+          <w:p w14:paraId="6CCD136F" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="000078D7" w:rsidP="00746C2D">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="126F881B" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000078D7" w:rsidRDefault="00680BAB" w:rsidP="00537252">
+          <w:p w14:paraId="126F881B" w14:textId="77777777" w:rsidR="000078D7" w:rsidRPr="000E5EAD" w:rsidRDefault="00680BAB" w:rsidP="00537252">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Références</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="376F56F3" w14:textId="03EB1FD4" w:rsidR="001D782F" w:rsidRDefault="00915EBA" w:rsidP="00156DAC">
+    <w:p w14:paraId="376F56F3" w14:textId="03EB1FD4" w:rsidR="001D782F" w:rsidRPr="000E5EAD" w:rsidRDefault="00915EBA" w:rsidP="00156DAC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1940661362" w:edGrp="everyone"/>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26007927" wp14:editId="39387199">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26007927" wp14:editId="32FFECA7">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>98425</wp:posOffset>
+                  <wp:posOffset>95885</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="1098550"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
+                <wp:extent cx="6327140" cy="1143000"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21725"/>
-                    <wp:lineTo x="21591" y="21725"/>
+                    <wp:lineTo x="0" y="21600"/>
+                    <wp:lineTo x="21591" y="21600"/>
                     <wp:lineTo x="21591" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="8" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="1098550"/>
+                          <a:ext cx="6327140" cy="1143000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="466EF1C4" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="466EF1C4" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="1882216950" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="293DD494" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="293DD494" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="12"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="17" w:name="_Hlk218686539"/>
                             <w:bookmarkStart w:id="18" w:name="_Hlk218686540"/>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Dresser la liste des références</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="44110C94" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00E15DBA" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                          <w:p w14:paraId="44110C94" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="12"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Se référer à l’</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Annexe III</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> du </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CDR-10000 – Cadre de référence sur la gestion des documents d’encadrement </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>administratifs</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>du CISSS de la Montérégie-Ouest pour la description des consignes de présentation à respecter</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="17"/>
                             <w:bookmarkEnd w:id="18"/>
                             <w:permEnd w:id="1882216950"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="26007927" id="Rectangle 8" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.75pt;width:498.2pt;height:86.5pt;z-index:-251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL6YFhVAIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu1DAQfUfiHyy/02S3tF2iZqtqSxFS&#10;uYjCB3gde2PV8Zixd7PL1zN2smkLiAfES+Sx55yZM5dcXu07y3YKgwFX89lJyZlyEhrjNjX/9vX2&#10;1YKzEIVrhAWnan5QgV8tX7647H2l5tCCbRQyInGh6n3N2xh9VRRBtqoT4QS8cvSoATsRycRN0aDo&#10;ib2zxbwsz4sesPEIUoVAtzfDI19mfq2VjJ+0DioyW3PKLeYv5u86fYvlpag2KHxr5JiG+IcsOmEc&#10;BZ2obkQUbIvmN6rOSIQAOp5I6ArQ2kiVNZCaWfmLmvtWeJW1UHGCn8oU/h+t/Li7958xpR78HciH&#10;wBysWuE26hoR+laJhsLNUqGK3odqAiQjEJSt+w/QUGvFNkKuwV5jlwhJHdvnUh+mUqt9ZJIuz0/n&#10;F7PX1BFJb7PyzeLsLDejENUR7jHEdwo6lg41R+plphe7uxBTOqI6uqRoDm6Ntbmf1rGeWOcXZZkR&#10;Aaxp0muWiZv1yiLbiTQS5elqcZbFUQGeuiXhb12T+aIwdjhTTOvGSiTxac6oDPFgVeK27ovSzDQk&#10;cD5ETnOspnBCSuXiUMzRO8E0pTYBZ38C2gk0+iaYyvM9AUetf4s4IXJUcHECd8YB/ily83BMVw/+&#10;R/WD5iQ/7td7El3zi1TIdLOG5kCTgTDsG/0f6NAC/uCsp12refi+Fag4s+9dmq5yUVKrWHxm4TNr&#10;/cwSThJdzSNnw3EVh6XeejSblqINZXRwTVOpTZ6Xx8xGDbRTeYzG/U9L+9TOXo9/qeVPAAAA//8D&#10;AFBLAwQUAAYACAAAACEA2zkCLN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KgDIlUa4lRVJS4IqCj00Ns2duOIeB3ZTpv+PcsJjjOzmnlbLSfXi5MJsfOk4H6WgTDUeN1R&#10;q+Dr8/muABETksbek1FwMRGW9fVVhaX2Z/owp21qBZdQLFGBTWkopYyNNQ7jzA+GODv64DCxDK3U&#10;Ac9c7nr5kGVz6bAjXrA4mLU1zfd2dAriZrdPNuDb6oWO75s1vrrx0ih1ezOtnkAkM6W/Y/jFZ3So&#10;mengR9JR9Ar4kcRunoPgdLGYP4I4sFEUOci6kv/56x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAC+mBYVQCAADtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA2zkCLN0AAAAHAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="26007927" id="Rectangle 8" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:7.55pt;width:498.2pt;height:90pt;z-index:-251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNxEKfZgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7bToimMOkWRrsOA&#10;biva7QMUWYqFyqJHKXGyrx8lO16zFTsMuxiiRT7yPZK6ut63lu0UegOu4sUs50w5CbVxm4p/+3r3&#10;7pIzH4SrhQWnKn5Qnl8v37656rtSzaEBWytkBOJ82XcVb0LoyizzslGt8DPolKNLDdiKQCZushpF&#10;T+itzeZ5fpH1gHWHIJX39Pd2uOTLhK+1kuGL1l4FZitOtYX0xfRdx2+2vBLlBkXXGDmWIf6hilYY&#10;R0knqFsRBNui+QOqNRLBgw4zCW0GWhupEgdiU+S/sXlqRKcSFxLHd5NM/v/Bys+7B2Smrjg1yomW&#10;WvRIogm3sYpdRnn6zpfk9dQ9YCTou3uQz545WDXkpW4QoW+UqKmoIvpnJwHR8BTK1v0nqAldbAMk&#10;pfYa2whIGrB9ashhaojaBybp58XZfFGcU98k3RXF+Vmep5ZlojyGd+jDBwUti4eKIxWf4MXu3odY&#10;jiiPLjGbgztjbeq6dawn1PmCMBMzsKaOt8nAzXplke0EDU6xyG8W80SOBHjpFom/d3XCC8LY4Uw5&#10;rRuViOQHEX04WBWxrXtUmjQngvMhc5x2NaUTUioXBjFH7ximqbQpsHgt0E5Bo28MU2kLpsCR698y&#10;ThEpK7gwBbfGAb6WuX4+lqsH/yP7gXOcgrBf79OgLY5TtYb6QJOBMGwlvSJ0aAB/cNbTRlbcf98K&#10;VJzZjy5OV34Z28/CiYUn1vrEEk4SXMUDZ8NxFYbV33ZoNg1lG2R0cENTqU2al1jrUNnIgTYvjdH4&#10;SsTVfmknr19v2fInAAAA//8DAFBLAwQUAAYACAAAACEAaUhUXNwAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU/DMAyG70j8h8hI3Fg62CrSNZ0QCInrPgTaLWtMW0icqsm2sl+POY2jn9d6/bhc&#10;jt6JIw6xC6RhOslAINXBdtRo2G5e7x5BxGTIGhcINfxghGV1fVWawoYTrfC4To3gEoqF0dCm1BdS&#10;xrpFb+Ik9EicfYbBm8Tj0Eg7mBOXeyfvsyyX3nTEF1rT43OL9ff64DWsVP42+I/3B3WeO7/dqJev&#10;2e6s9e3N+LQAkXBMl2X402d1qNhpHw5ko3Aa+JHEdD4FwalS+QzEnoFiIqtS/vevfgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDNxEKfZgIAABMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBpSFRc3AAAAAcBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="466EF1C4" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="466EF1C4" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1882216950" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="293DD494" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="293DD494" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="12"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="19" w:name="_Hlk218686539"/>
                       <w:bookmarkStart w:id="20" w:name="_Hlk218686540"/>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Dresser la liste des références</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="44110C94" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00E15DBA" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
+                    <w:p w14:paraId="44110C94" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRPr="00756B5E" w:rsidRDefault="00601EA4" w:rsidP="00601EA4">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="12"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Se référer à l’</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Annexe III</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> du </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CDR-10000 – Cadre de référence sur la gestion des documents d’encadrement </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>administratifs</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00E15DBA">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>du CISSS de la Montérégie-Ouest pour la description des consignes de présentation à respecter</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="19"/>
                       <w:bookmarkEnd w:id="20"/>
                       <w:permEnd w:id="1882216950"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="tight"/>
+                <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566382FD" w14:textId="759F862B" w:rsidR="00AF6C24" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
+    <w:p w14:paraId="566382FD" w14:textId="75AC9626" w:rsidR="00AF6C24" w:rsidRPr="000E5EAD" w:rsidRDefault="00AF6C24" w:rsidP="00AF6C24">
       <w:pPr>
         <w:pStyle w:val="Texte-Niveau0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="000E5EAD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
         <w:t>Inscrire le texte ici (Style : Texte – Niveau 0)</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="1940661362"/>
-    <w:p w14:paraId="2C28EAE7" w14:textId="77777777" w:rsidR="00240F5F" w:rsidRDefault="00240F5F">
+    <w:p w14:paraId="2C28EAE7" w14:textId="77777777" w:rsidR="00240F5F" w:rsidRPr="000E5EAD" w:rsidRDefault="00240F5F">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C873C3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="005F666A" w:rsidRDefault="00EF593A" w:rsidP="00EF593A">
+    <w:p w14:paraId="38C873C3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00EF593A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="375"/>
         <w:gridCol w:w="9591"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="000078D7" w14:paraId="7C441C3D" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="7C441C3D" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="188" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D0DE37E" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000078D7" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7D0DE37E" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:pStyle w:val="Titre1"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4812" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18DD48F2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000078D7" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="18DD48F2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Historique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="333D2F82" w14:textId="77777777" w:rsidR="00601EA4" w:rsidRDefault="00601EA4" w:rsidP="00447E70">
+    <w:p w14:paraId="333D2F82" w14:textId="36C5E15B" w:rsidR="00601EA4" w:rsidRPr="000E5EAD" w:rsidRDefault="00756B5E" w:rsidP="00447E70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1060075486" w:edGrp="everyone"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="205F015D" wp14:editId="6B536CF2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="205F015D" wp14:editId="3D4FAC63">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>635</wp:posOffset>
+                  <wp:posOffset>87630</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6327140" cy="1162050"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="19050"/>
+                <wp:extent cx="6327140" cy="1270000"/>
+                <wp:effectExtent l="0" t="0" r="16510" b="25400"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6327140" cy="1162050"/>
+                          <a:ext cx="6327140" cy="1270000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="003C85"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
@@ -5233,206 +4969,200 @@
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(supprimer </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>l’encadré</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00312D2A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="78C17163" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                          <w:p w14:paraId="78C17163" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="21" w:name="_Hlk218686584"/>
-[...2 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:bookmarkStart w:id="22" w:name="_Hlk218686584"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Ce tableau doit être rempli pour chacune des versions.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3027CE90" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                          <w:p w14:paraId="3027CE90" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="022C3DDD" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00D82289" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                          <w:p w14:paraId="022C3DDD" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D82289">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">POUR UNE RÉVISION, </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>la liste antérieure des personnes</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
-                              <w:rPr>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> n’est pas conservée</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D82289">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="764DE8B3" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00820FDD" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                          <w:p w14:paraId="764DE8B3" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Une liste déroulante est disponible afin d’identifier s’il s’agit d’un processus d’élaboration ou d’un processus de révision et s’il s’agit d’un historique du document ou d’un historique de révision du document.</w:t>
                             </w:r>
-                          </w:p>
-[...16 lines deleted...]
-                            </w:pPr>
+                            <w:bookmarkEnd w:id="22"/>
+                            <w:permEnd w:id="236475043"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="205F015D" id="Rectangle 9" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.05pt;width:498.2pt;height:91.5pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC35n84UwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC815KcxjEEy0HgNEWB&#10;9IGm/QCKIi0iFJclacvu13dJyUrcBj0UvQhccmd2Zx9aXR86TfbCeQWmosUsp0QYDo0y24p+/3b3&#10;ZkmJD8w0TIMRFT0KT6/Xr1+teluKObSgG+EIkhhf9raibQi2zDLPW9ExPwMrDD5KcB0LaLpt1jjW&#10;I3uns3meL7IeXGMdcOE93t4Oj3Sd+KUUPHyW0otAdEUxt5C+Ln3r+M3WK1ZuHbOt4mMa7B+y6Jgy&#10;GHSiumWBkZ1Tf1B1ijvwIMOMQ5eBlIqLpAHVFPlvah5aZkXSgsXxdiqT/3+0/NP+wX5xMXVv74E/&#10;emJg0zKzFTfOQd8K1mC4IhYq660vJ0A0PEJJ3X+EBlvLdgFSDQ7SdZEQ1ZFDKvVxKrU4BMLxcnEx&#10;vyreYkc4vhXFYp5fpmZkrDzBrfPhvYCOxENFHfYy0bP9vQ8xHVaeXGI0A3dK69RPbUiPrPOrPE8I&#10;D1o18TXJdNt6ox3ZszgS+cVmeZnEYQGeu0Xh70yT+AJTejhjTG3GSkTxcc6wDOGoReTW5quQRDUo&#10;cD5EjnMspnCMc2HCUMzRO8IkpjYBi5eAegKNvhEm0nxPwFHr3yJOiBQVTJjAnTLgXorcPJ7SlYP/&#10;Sf2gOcoPh/qAoiu6jIWMNzU0R5wMB8O+4f8BDy24n5T0uGsV9T92zAlK9AcTpytf5tgqEs4sd2bV&#10;ZxYzHOkqGigZjpswLPXOOrVtMdpQRgM3OJVSpXl5ymzUgDuVxmjc/7i0z+3k9fSXWv8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQDre4Zy2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqFNAVRviVFUlLgioKHDgto23cUS8jmKnTf+e7YkeZ2c186ZYjr5VB+pjE9jAdJKBIq6Cbbg2&#10;8PX5fDcHFROyxTYwGThRhGV5fVVgbsORP+iwTbWSEI45GnApdbnWsXLkMU5CRyzePvQek8i+1rbH&#10;o4T7Vt9n2Ux7bFgaHHa0dlT9bgdvIG6+f5Lr8W31wvv3zRpf/XCqjLm9GVdPoBKN6f8ZzviCDqUw&#10;7cLANqrWgAxJ56sSb7GYPYLaiZw/TEGXhb6kL/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAt+Z/OFMCAADtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA63uGctsAAAAFAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="205F015D" id="Rectangle 9" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:6.9pt;width:498.2pt;height:100pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXbhmpYQIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0k72Lqo6TR1DCEN&#10;mDb4Aa5jN9YcXzi7Tcuv5+ykgUKfEHmwfPF93913vvPiZt9YtlPoDbiSTyc5Z8pJqIzblPzb1/s3&#10;c858EK4SFpwq+UF5frN8/WrRtYWaQQ22UsiIxPmia0teh9AWWeZlrRrhJ9AqR4casBGBTNxkFYqO&#10;2BubzfL8MusAqxZBKu/p711/yJeJX2slwxetvQrMlpxyC2nFtK7jmi0XotigaGsjhzTEP2TRCOMo&#10;6Eh1J4JgWzR/UTVGInjQYSKhyUBrI1XSQGqm+R9qnmvRqqSFiuPbsUz+/9HKz7tHZKYq+TVnTjR0&#10;RU9UNOE2VrHrWJ6u9QV5PbePGAX69gHki2cOVjV5qVtE6GolKkpqGv2zE0A0PEHZuvsEFbGLbYBU&#10;qb3GJhJSDdg+XchhvBC1D0zSz8uL2dX0Ld2bpLPp7CqnL8UQxRHeog8fFDQsbkqOlHyiF7sHH2I6&#10;oji6xGgO7o216datY93AmhAerKniaZKJm/XKItuJ2Dj5xWr+bgh84haFv3dV4gvC2H5PMa0bKhHF&#10;90X04WBV5LbuSWmqOQmc9ZFjt6sxnJBSudAXc/COME2pjcDpOaAdQYNvhKk0BSMwPwc8jTgiUlRw&#10;YQQ3xgGeI6hejunq3v+ovtccuyDs1/vUaPNjV62hOlBnIPRTSa8IbWrAH5x1NJEl99+3AhVn9qOL&#10;3ZXP4/WzcGLhibU+sYSTRFfywFm/XYV+9Lctmk1N0foyOrilrtQm9UvMtc9s0ECTl9poeCXiaP9u&#10;J69fb9nyJwAAAP//AwBQSwMEFAAGAAgAAAAhACT53gPcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoQ0EVDXGqqhIXBFQUeuhtG2/jiHgdxU6b/j3bExxnZjXztliMvlVH&#10;6mMT2MD9JANFXAXbcG3g++vl7glUTMgW28Bk4EwRFuX1VYG5DSf+pOMm1UpKOOZowKXU5VrHypHH&#10;OAkdsWSH0HtMIvta2x5PUu5bPc2ymfbYsCw47GjlqPrZDN5AXG93yfX4vnzlw8d6hW9+OFfG3N6M&#10;y2dQicb0dwwXfEGHUpj2YWAbVWtAHkniPgi/pPP57BHU3sD04uiy0P/5y18AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA124ZqWECAAATBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAJPneA9wAAAAHAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="080651B1" w14:textId="2B80016A" w:rsidR="00FE5052" w:rsidRPr="00585382" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="236475043" w:edGrp="everyone"/>
                       <w:r w:rsidRPr="00312D2A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="003C85"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00312D2A">
                         <w:rPr>
@@ -5440,4456 +5170,4322 @@
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(supprimer </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>l’encadré</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00312D2A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="78C17163" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                    <w:p w14:paraId="78C17163" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="22" w:name="_Hlk218686584"/>
-[...2 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:bookmarkStart w:id="23" w:name="_Hlk218686584"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Ce tableau doit être rempli pour chacune des versions.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3027CE90" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                    <w:p w14:paraId="3027CE90" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="022C3DDD" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00D82289" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                    <w:p w14:paraId="022C3DDD" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D82289">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">POUR UNE RÉVISION, </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>la liste antérieure des personnes</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
-                        <w:rPr>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> n’est pas conservée</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D82289">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="764DE8B3" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00820FDD" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
+                    <w:p w14:paraId="764DE8B3" w14:textId="77777777" w:rsidR="00E15DBA" w:rsidRPr="00756B5E" w:rsidRDefault="00E15DBA" w:rsidP="00E15DBA">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Une liste déroulante est disponible afin d’identifier s’il s’agit d’un processus d’élaboration ou d’un processus de révision et s’il s’agit d’un historique du document ou d’un historique de révision du document.</w:t>
                       </w:r>
-                    </w:p>
-[...16 lines deleted...]
-                      </w:pPr>
+                      <w:bookmarkEnd w:id="23"/>
+                      <w:permEnd w:id="236475043"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFC566E" w14:textId="08AED8F5" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00915EBA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5002" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="6496"/>
         <w:gridCol w:w="1357"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="00EED00B" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="00EED00B" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8CA6FA" w14:textId="3B7DE133" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7A8CA6FA" w14:textId="3B7DE133" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="-374695756"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="EE1C43EF3CC741DBB9A996DEDE59E792"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="d'élaboration" w:value="d'élaboration"/>
                   <w:listItem w:displayText="de révision" w:value="de révision"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00807809" w:rsidRPr="007978CD">
+                <w:r w:rsidR="00807809" w:rsidRPr="000E5EAD">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="7EF4AA74" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="7EF4AA74" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AFD5FD" w14:textId="6D641E21" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00915EBA" w:rsidP="00FE5052">
+          <w:p w14:paraId="64AFD5FD" w14:textId="6D641E21" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00C35921" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:b/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-45380675"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="81BD6B95143B4338A8D9472D250273E1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="Rédigé" w:value="Rédigé"/>
                   <w:listItem w:displayText="Révisé" w:value="Révisé"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006B7B89" w:rsidRPr="007D0F8C">
+                <w:r w:rsidR="006B7B89" w:rsidRPr="000E5EAD">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006B7B89" w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidR="006B7B89" w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF593A" w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidR="00EF593A" w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B13A41" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="48B13A41" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inscrire le prénom, </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:t>Inscrire le prénom, nom et titre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5214B1C5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="5214B1C5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="50C925B8" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="50C925B8" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B3C26D2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="0B3C26D2" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Consultation(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA9F160" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="1DA9F160" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inscrire le prénom, </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:t>Inscrire le prénom, nom et titre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6610F6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="6F6610F6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00750AEA" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:i/>
+                <w:color w:val="170A72"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:i/>
+                <w:color w:val="170A72"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9DB45D" w14:textId="08D14AD4" w:rsidR="006B7B89" w:rsidRPr="000E5EAD" w:rsidRDefault="006B7B89" w:rsidP="00FE5052">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="0061AE"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...22 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1D0804" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="0C1D0804" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="1A640059" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="1A640059" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB8DA63" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="4FB8DA63" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="019ED9F1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="019ED9F1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inscrire le prénom, </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:t>Inscrire le prénom, nom et titre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461B9B16" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="001D0D94" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="461B9B16" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00750AEA" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C197F19" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="2C197F19" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692DBACC" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="692DBACC" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="73C349EA" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="73C349EA" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="096E20D0" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="096E20D0" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60ED942B" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="60ED942B" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inscrire le prénom, </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:t>Inscrire le prénom, nom et titre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="155A0FD6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="001D0D94" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="155A0FD6" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00750AEA" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B1E52E5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="3B1E52E5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="155EDFFA" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="155EDFFA" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00301720" w14:paraId="5022EFAB" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="5022EFAB" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1060" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F79CE1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="25F79CE1" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274A3BC8" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="274A3BC8" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire les prénom, nom et titre"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inscrire le prénom, </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:t>Inscrire le prénom, nom et titre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E42B8A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="001D0D94" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="65E42B8A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00750AEA" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inclure employés, professionnels et gestionnaires touchés/impliqués par le document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D673CB3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00BF5F30" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7D673CB3" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D0D94">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C908A9F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00301720" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="7C908A9F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00301720">
-              <w:rPr>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67516157" w14:textId="77777777" w:rsidR="00D007BA" w:rsidRPr="00301720" w:rsidRDefault="00D007BA" w:rsidP="00956DFD">
+    <w:p w14:paraId="67516157" w14:textId="77777777" w:rsidR="00D007BA" w:rsidRPr="000E5EAD" w:rsidRDefault="00D007BA" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5014" w:type="pct"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="6505"/>
         <w:gridCol w:w="1369"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="006B7B89" w14:paraId="5ED61A48" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="5ED61A48" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="381027DD" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="006B7B89" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="381027DD" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Instance(s) de consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56298" w:rsidRPr="006B7B89" w14:paraId="0392358C" w14:textId="77777777" w:rsidTr="00A03552">
+      <w:tr w:rsidR="00B56298" w:rsidRPr="000E5EAD" w14:paraId="0392358C" w14:textId="77777777" w:rsidTr="00A03552">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5574C1BE" w14:textId="69F48DDD" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="5574C1BE" w14:textId="69F48DDD" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Instance(s) consultative(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE51A65" w14:textId="77777777" w:rsidR="00B56298" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="3DE51A65" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de coordination des documents d’encadrement administratifs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B3969A4" w14:textId="1932610C" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="7B3969A4" w14:textId="1094DA05" w:rsidR="00B56298" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084275">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...1 lines deleted...]
-              <w:t>Obligatoire</w:t>
+              </w:rPr>
+              <w:t>OBLIGATOIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6496ADB0" w14:textId="007BF195" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="6496ADB0" w14:textId="007BF195" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56298" w:rsidRPr="006B7B89" w14:paraId="1B8EEBF2" w14:textId="77777777" w:rsidTr="00A03552">
+      <w:tr w:rsidR="00B56298" w:rsidRPr="000E5EAD" w14:paraId="1B8EEBF2" w14:textId="77777777" w:rsidTr="00A03552">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F55E424" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="6F55E424" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1E3A1B" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="4D1E3A1B" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Service des affaires juridiques</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BA7EF8F" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="1BA7EF8F" w14:textId="015BF7B4" w:rsidR="00B56298" w:rsidRPr="00750AEA" w:rsidRDefault="00750AEA" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>OBLIGATOIRE</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56298" w:rsidRPr="00750AEA">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
-                <w:color w:val="0061AE"/>
+                <w:color w:val="170A72"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> si votre document peut entraîner des répercussions légales pour l’établissement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149DFAF2" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="149DFAF2" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB0E006" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="0BB0E006" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56298" w:rsidRPr="006B7B89" w14:paraId="4FEBF274" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00B56298" w:rsidRPr="000E5EAD" w14:paraId="4FEBF274" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F80E369" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="4F80E369" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF714D0" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="006B7B89" w:rsidRDefault="00807809" w:rsidP="00807809">
+          <w:p w14:paraId="6CF714D0" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="000E5EAD" w:rsidRDefault="00807809" w:rsidP="00807809">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Inscrire le nom de la direction consultée"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inscrire le nom de la direction consultée</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35E62906" w14:textId="5DE67409" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00807809" w:rsidP="00807809">
+          <w:p w14:paraId="35E62906" w14:textId="5DE67409" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00807809" w:rsidP="00807809">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*Si ne s’applique pas, retirer la ligne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C0AE4F" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="006B7B89" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
+          <w:p w14:paraId="59C0AE4F" w14:textId="77777777" w:rsidR="00B56298" w:rsidRPr="000E5EAD" w:rsidRDefault="00B56298" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B7B89">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29C1193E" w14:textId="77777777" w:rsidR="00537252" w:rsidRDefault="00537252" w:rsidP="00956DFD">
+    <w:p w14:paraId="29C1193E" w14:textId="77777777" w:rsidR="00537252" w:rsidRPr="000E5EAD" w:rsidRDefault="00537252" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledetableauclaire1"/>
         <w:tblW w:w="5014" w:type="pct"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2116"/>
         <w:gridCol w:w="6505"/>
         <w:gridCol w:w="1369"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w14:paraId="3A085C89" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="3A085C89" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:permEnd w:id="1060075486"/>
-          <w:p w14:paraId="6FF235D7" w14:textId="42E2EACD" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="6FF235D7" w14:textId="42E2EACD" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historique </w:t>
             </w:r>
             <w:permStart w:id="176636882" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1424290633"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="879B39CF3E894FD29DA6DE0FEAB2FF8E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="du document" w:value="du document"/>
                   <w:listItem w:displayText="de révision du document" w:value="de révision du document"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00807809" w:rsidRPr="00E81FBB">
+                <w:r w:rsidR="00807809" w:rsidRPr="000E5EAD">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                    <w:rFonts w:cs="Arial"/>
+                    <w:rFonts w:cs="Segoe UI"/>
                   </w:rPr>
                   <w:t>Choisissez un élément</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="176636882"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w14:paraId="7AF1B27C" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="7AF1B27C" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372E4752" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="372E4752" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recommandé par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0572F29A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="0572F29A" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de concertation des directeurs adjoints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="2071600949" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D1C14F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="25D1C14F" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00207498">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="2071600949"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w14:paraId="4526580C" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="4526580C" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2559477E" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="2559477E" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adopté par</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D187DC5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="6D187DC5" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Comité de direction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1334396547" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="685" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9DD5F7" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="5F9DD5F7" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00207498">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="AAAA-MM-JJ"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>AAAA-MM-JJ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1334396547"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w14:paraId="5C7F0977" w14:textId="77777777" w:rsidTr="00FE5052">
+      <w:tr w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w14:paraId="5C7F0977" w14:textId="77777777" w:rsidTr="00FE5052">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1059" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B0C8CBD" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
+          <w:p w14:paraId="6B0C8CBD" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00EF593A" w:rsidP="00FE5052">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="000E5EAD">
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Commentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:permStart w:id="1163658618" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3941" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B801A55" w14:textId="77777777" w:rsidR="00EF593A" w:rsidRPr="00E81FBB" w:rsidRDefault="00EF593A" w:rsidP="00EF593A">
+          <w:p w14:paraId="5B801A55" w14:textId="68AE733C" w:rsidR="00EF593A" w:rsidRPr="000E5EAD" w:rsidRDefault="00504CB4" w:rsidP="00EF593A">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81FBB">
-[...102 lines deleted...]
-            <w:permEnd w:id="1163658618"/>
+            <w:permStart w:id="2037712775" w:edGrp="everyone"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Segoe UI"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:permEnd w:id="2037712775"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="109B0B3A" w14:textId="77777777" w:rsidR="00516E52" w:rsidRDefault="00516E52" w:rsidP="00956DFD">
+    <w:p w14:paraId="109B0B3A" w14:textId="77777777" w:rsidR="00516E52" w:rsidRPr="000E5EAD" w:rsidRDefault="00516E52" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="1541210240" w:edGrp="everyone"/>
     </w:p>
-    <w:p w14:paraId="270A6040" w14:textId="77777777" w:rsidR="00680BAB" w:rsidRDefault="00680BAB" w:rsidP="00956DFD">
+    <w:p w14:paraId="270A6040" w14:textId="77777777" w:rsidR="00680BAB" w:rsidRPr="000E5EAD" w:rsidRDefault="00680BAB" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541B4938" w14:textId="1C4608F8" w:rsidR="00680BAB" w:rsidRPr="00E81FBB" w:rsidRDefault="00680BAB" w:rsidP="00807809">
+    <w:p w14:paraId="541B4938" w14:textId="1C4608F8" w:rsidR="00680BAB" w:rsidRPr="000E5EAD" w:rsidRDefault="00680BAB" w:rsidP="00807809">
       <w:pPr>
         <w:spacing w:before="320" w:after="320" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E81FBB">
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANNEXE A</w:t>
       </w:r>
-      <w:r w:rsidR="00A23FAF" w:rsidRPr="00E81FBB">
+      <w:r w:rsidR="00A23FAF" w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00E81FBB">
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Titre de l’annexe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D4DE9C" w14:textId="45D2DFA5" w:rsidR="00680BAB" w:rsidRPr="00301720" w:rsidRDefault="00915EBA" w:rsidP="00956DFD">
+    <w:p w14:paraId="35D4DE9C" w14:textId="45D2DFA5" w:rsidR="00680BAB" w:rsidRPr="000E5EAD" w:rsidRDefault="00915EBA" w:rsidP="00956DFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000E5EAD">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E37803B" wp14:editId="4C858472">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E37803B" wp14:editId="55D3C251">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>178435</wp:posOffset>
+                  <wp:posOffset>179705</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6332220" cy="2362200"/>
+                <wp:extent cx="6332220" cy="2647950"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="24" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6332220" cy="2362200"/>
+                          <a:ext cx="6332220" cy="2647950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5559B55C" w14:textId="73E51D2D" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="172898614" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00756B5E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00312D2A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(supprimer </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>l’encadré</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00312D2A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4B6C32E7" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="4B6C32E7" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="24" w:name="_Hlk218686656"/>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>Il existe deux (2) types d’annexes :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="10E9928D" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="10E9928D" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6BA7DB66" w14:textId="5CA761FA" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="6BA7DB66" w14:textId="5CA761FA" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="13"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:hanging="425"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003012C1">
+                            <w:r w:rsidRPr="00756B5E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>Annexes de type A, B, C :</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> elles contiennent de l’information complémentaire à la </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E57842">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>procédure</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> administrative. Elles sont paginées à même la </w:t>
                             </w:r>
-                            <w:r w:rsidR="00E57842">
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t xml:space="preserve">procédure </w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>administrative.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2198D064" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="2198D064" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7E7F5B60" w14:textId="4D7FEAC5" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="7E7F5B60" w14:textId="4D7FEAC5" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="13"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:hanging="425"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003012C1">
+                            <w:r w:rsidRPr="00756B5E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>Annexes de type I, II, III :</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="003012C1">
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> Elles sont utilisées séparément </w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Elles sont utilisées séparément de la </w:t>
                             </w:r>
-                            <w:r>
-[...7 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t>procédure</w:t>
                             </w:r>
-                            <w:r>
-[...21 lines deleted...]
-                              <w:t>-ci. Dans ce cas, utiliser le gabarit d’annexe détachable.</w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> administrative afin d’en faciliter l’utilisation individuelle tout en gardant un lien direct avec celle-ci. Dans ce cas, utiliser le gabarit d’annexe détachable.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="76D1B21E" w14:textId="77777777" w:rsidR="0042304F" w:rsidRDefault="0042304F" w:rsidP="0042304F">
+                          <w:p w14:paraId="76D1B21E" w14:textId="77777777" w:rsidR="0042304F" w:rsidRPr="00756B5E" w:rsidRDefault="0042304F" w:rsidP="0042304F">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1B13FD87" w14:textId="68F1D3D8" w:rsidR="0042304F" w:rsidRDefault="0042304F" w:rsidP="0042304F">
+                          <w:p w14:paraId="1B13FD87" w14:textId="68F1D3D8" w:rsidR="0042304F" w:rsidRPr="00756B5E" w:rsidRDefault="0042304F" w:rsidP="0042304F">
                             <w:pPr>
                               <w:pStyle w:val="Paragraphedeliste"/>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00A4109C">
-[...4 lines deleted...]
-                              <w:t>Bonne pratique :</w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t>Bonne pratique</w:t>
                             </w:r>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> utiliser l’annexe détachable pour résumer ou vulgariser le document d’encadrement sous forme d’algorithme, de schéma ou de fiche synthèse.</w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t> : utiliser l’annexe détachable pour résumer ou vulgariser le document d’encadrement sous forme d’algorithme, de schéma ou de fiche synthèse.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="76E163EA" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="003012C1" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="76E163EA" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="28CC9490" w14:textId="3A0CF9A7" w:rsidR="00807809" w:rsidRPr="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                          <w:p w14:paraId="28CC9490" w14:textId="3A0CF9A7" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003012C1">
-[...3 lines deleted...]
-                              <w:t xml:space="preserve">Si aucune annexe n’accompagne </w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Si aucune annexe n’accompagne la </w:t>
                             </w:r>
-                            <w:r>
-[...7 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                            <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
                               </w:rPr>
                               <w:t xml:space="preserve">procédure </w:t>
                             </w:r>
-                            <w:r>
-[...9 lines deleted...]
-                              <w:t>, retirer cette section.</w:t>
+                            <w:r w:rsidRPr="00756B5E">
+                              <w:rPr>
+                                <w:color w:val="170A72"/>
+                              </w:rPr>
+                              <w:t>administrative, retirer cette section.</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="24"/>
                             <w:permEnd w:id="172898614"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4E37803B" id="Rectangle 24" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:14.05pt;width:498.6pt;height:186pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvT4irUQIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SpKCVqulp1WYS0&#10;XMTCB7iOnVjreIztNi1fz9hJs1tY8YB4iTz2zJk5Z2ayvjp2mhyE8wpMReeznBJhONTKNBX9/u32&#10;1YoSH5ipmQYjKnoSnl5tXr5Y97YUBbSga+EIghhf9raibQi2zDLPW9ExPwMrDD5KcB0LaLomqx3r&#10;Eb3TWZHny6wHV1sHXHiPtzfDI90kfCkFD5+l9CIQXVGsLaSvS99d/GabNSsbx2yr+FgG+4cqOqYM&#10;Jp2gblhgZO/UH1Cd4g48yDDj0GUgpeIicUA28/w3NvctsyJxQXG8nWTy/w+Wfzrc2y8ulu7tHfAH&#10;TwxsW2Yace0c9K1gNaabR6Gy3vpyCoiGx1Cy6z9Cja1l+wBJg6N0XQREduSYpD5NUotjIBwvl4tF&#10;URTYEY5vxWKJ59SMjJXncOt8eC+gI/FQUYe9TPDscOdDLIeVZ5eYzcCt0jr1UxvSY83FG8RMzECr&#10;Or4mwzW7rXbkwOJI5Ivt6nUihwI8dYvE35k64QWm9HDGnNqMSkTycc5QhnDSImJr81VIomokWAyZ&#10;4xyLKR3jXJgwiDl6xzCJpU2B8+cC9RQ0+sYwkeZ7Chy5/i3jFJGygglTcKcMuOcy1w/ncuXgf2Y/&#10;cI70w3F3RNIVfRuFjDc7qE84GQ6GfcP/Ax5acD8p6XHXKup/7JkTlOgPJk5XvsqxVSRcWO7C2l1Y&#10;zHCEq2igZDhuw7DUe+tU02K2QUYD1ziVUqV5eaxs5IA7lcZo3P+4tE/t5PX4l9r8AgAA//8DAFBL&#10;AwQUAAYACAAAACEA1JSy/d4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KidCpU2jVNVlbggoKLAobdtvI0j4nUUO23695gTPY5mNPOmWI2uFSfqQ+NZQzZRIIgrbxquNXx9&#10;Pj/MQYSIbLD1TBouFGBV3t4UmBt/5g867WItUgmHHDXYGLtcylBZchgmviNO3tH3DmOSfS1Nj+dU&#10;7lo5VWomHTacFix2tLFU/ewGpyFsv/fR9vi2fuHj+3aDr264VFrf343rJYhIY/wPwx9+QocyMR38&#10;wCaIVsMs5TRM5xmI5C4WT+nIQcOjUhnIspDX/OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAC9PiKtRAgAA7QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANSUsv3eAAAABwEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="4E37803B" id="Rectangle 24" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:.3pt;margin-top:14.15pt;width:498.6pt;height:208.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6blXsagIAABUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtO3DAQfa/Uf7D8XpINlIWILEJQqkq0&#10;RdB+gNexNxaOJx17N7v9esZONmVb1IeqL5Yvc87MmYsvLretZRuF3oCr+Owo50w5CbVxq4p//3b7&#10;7owzH4SrhQWnKr5Tnl8u3r656LtSFdCArRUyInG+7LuKNyF0ZZZ52ahW+CPolKNHDdiKQEdcZTWK&#10;nthbmxV5fpr1gHWHIJX3dHszPPJF4tdayfBVa68CsxWn2EJaMa3LuGaLC1GuUHSNkWMY4h+iaIVx&#10;5HSiuhFBsDWaP6haIxE86HAkoc1AayNV0kBqZvlvah4b0amkhZLjuylN/v/Ryi+be2SmrnhxwpkT&#10;LdXogbIm3MoqRneUoL7zJdk9dvcYJfruDuSTZw6uGzJTV4jQN0rUFNYs2mcHgHjwBGXL/jPURC/W&#10;AVKuthrbSEhZYNtUkt1UErUNTNLl6fFxURRUOUlvxenJ/Px9Klomyj28Qx8+KmhZ3FQcKfpELzZ3&#10;PsRwRLk3id4c3BprU92tYz3FXMzzPCE8WFPH1yQTV8tri2wjqHVm8/xqXiRxlICXZlH4B1cnviCM&#10;Hfbk07oxE1H8kEQfdlZFbuselKask8Bi8Bz7XU3uhJTKhSGZo3WEaQptAs5eA9oJNNpGmEpzMAFH&#10;rX/zOCGSV3BhArfGAb7muX7ah6sH+736QXPsgrBdblOrne+7agn1jjoDYZhL+kdo0wD+5Kynmay4&#10;/7EWqDizn1zsrvwsp1KxcHDCg9Py4CScJLqKB86G7XUYhn/doVk15G1Io4Mr6kptUr/EWIfIRg00&#10;e6mNxn8iDvfLc7L69ZstngEAAP//AwBQSwMEFAAGAAgAAAAhACLBArTeAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAURPdI/IN1kdhRhyYNdchNhUBIbPsQiJ0bmyTgR2S7bejXc1nBcjSj&#10;mTP1arKGHXWIg3cIt7MMmHatV4PrEHbb55slsJikU9J4pxG+dYRVc3lRy0r5k1vr4yZ1jEpcrCRC&#10;n9JYcR7bXlsZZ37UjrwPH6xMJEPHVZAnKreGz7Os5FYOjhZ6OerHXrdfm4NFWIvyJdi311ycF8bu&#10;tuLps3g/I15fTQ/3wJKe0l8YfvEJHRpi2vuDU5EZhJJyCPNlDoxcIe7oyB6hKBY58Kbm//mbHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6blXsagIAABUFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAiwQK03gAAAAcBAAAPAAAAAAAAAAAAAAAA&#10;AMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
                     <w:p w14:paraId="5559B55C" w14:textId="73E51D2D" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00EC4AAC">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="172898614" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00756B5E">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00312D2A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(supprimer </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>l’encadré</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00312D2A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4B6C32E7" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="4B6C32E7" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="25" w:name="_Hlk218686656"/>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>Il existe deux (2) types d’annexes :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="10E9928D" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="10E9928D" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6BA7DB66" w14:textId="5CA761FA" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="6BA7DB66" w14:textId="5CA761FA" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="13"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:hanging="425"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003012C1">
+                      <w:r w:rsidRPr="00756B5E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>Annexes de type A, B, C :</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> elles contiennent de l’information complémentaire à la </w:t>
                       </w:r>
-                      <w:r w:rsidR="00E57842">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>procédure</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> administrative. Elles sont paginées à même la </w:t>
                       </w:r>
-                      <w:r w:rsidR="00E57842">
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t xml:space="preserve">procédure </w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>administrative.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2198D064" w14:textId="77777777" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="2198D064" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7E7F5B60" w14:textId="4D7FEAC5" w:rsidR="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="7E7F5B60" w14:textId="4D7FEAC5" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="13"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:hanging="425"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003012C1">
+                      <w:r w:rsidRPr="00756B5E">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>Annexes de type I, II, III :</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="003012C1">
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> Elles sont utilisées séparément </w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Elles sont utilisées séparément de la </w:t>
                       </w:r>
-                      <w:r>
-[...7 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t>procédure</w:t>
                       </w:r>
-                      <w:r>
-[...21 lines deleted...]
-                        <w:t>-ci. Dans ce cas, utiliser le gabarit d’annexe détachable.</w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> administrative afin d’en faciliter l’utilisation individuelle tout en gardant un lien direct avec celle-ci. Dans ce cas, utiliser le gabarit d’annexe détachable.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="76D1B21E" w14:textId="77777777" w:rsidR="0042304F" w:rsidRDefault="0042304F" w:rsidP="0042304F">
+                    <w:p w14:paraId="76D1B21E" w14:textId="77777777" w:rsidR="0042304F" w:rsidRPr="00756B5E" w:rsidRDefault="0042304F" w:rsidP="0042304F">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1B13FD87" w14:textId="68F1D3D8" w:rsidR="0042304F" w:rsidRDefault="0042304F" w:rsidP="0042304F">
+                    <w:p w14:paraId="1B13FD87" w14:textId="68F1D3D8" w:rsidR="0042304F" w:rsidRPr="00756B5E" w:rsidRDefault="0042304F" w:rsidP="0042304F">
                       <w:pPr>
                         <w:pStyle w:val="Paragraphedeliste"/>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00A4109C">
-[...4 lines deleted...]
-                        <w:t>Bonne pratique :</w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t>Bonne pratique</w:t>
                       </w:r>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> utiliser l’annexe détachable pour résumer ou vulgariser le document d’encadrement sous forme d’algorithme, de schéma ou de fiche synthèse.</w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t> : utiliser l’annexe détachable pour résumer ou vulgariser le document d’encadrement sous forme d’algorithme, de schéma ou de fiche synthèse.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="76E163EA" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="003012C1" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="76E163EA" w14:textId="77777777" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="28CC9490" w14:textId="3A0CF9A7" w:rsidR="00807809" w:rsidRPr="00807809" w:rsidRDefault="00807809" w:rsidP="00807809">
+                    <w:p w14:paraId="28CC9490" w14:textId="3A0CF9A7" w:rsidR="00807809" w:rsidRPr="00756B5E" w:rsidRDefault="00807809" w:rsidP="00807809">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003012C1">
-[...3 lines deleted...]
-                        <w:t xml:space="preserve">Si aucune annexe n’accompagne </w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Si aucune annexe n’accompagne la </w:t>
                       </w:r>
-                      <w:r>
-[...7 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                      <w:r w:rsidR="00E57842" w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
                         </w:rPr>
                         <w:t xml:space="preserve">procédure </w:t>
                       </w:r>
-                      <w:r>
-[...9 lines deleted...]
-                        <w:t>, retirer cette section.</w:t>
+                      <w:r w:rsidRPr="00756B5E">
+                        <w:rPr>
+                          <w:color w:val="170A72"/>
+                        </w:rPr>
+                        <w:t>administrative, retirer cette section.</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="25"/>
                       <w:permEnd w:id="172898614"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:permEnd w:id="1541210240"/>
-    <w:p w14:paraId="426CC46A" w14:textId="70DD63F2" w:rsidR="00956DFD" w:rsidRPr="0005067D" w:rsidRDefault="00956DFD" w:rsidP="0005067D">
+    <w:p w14:paraId="426CC46A" w14:textId="70DD63F2" w:rsidR="00956DFD" w:rsidRPr="000E5EAD" w:rsidRDefault="00956DFD" w:rsidP="0005067D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6049"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00956DFD" w:rsidRPr="0005067D" w:rsidSect="008E5D29">
+    <w:sectPr w:rsidR="00956DFD" w:rsidRPr="000E5EAD" w:rsidSect="008E5D29">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="907" w:right="1134" w:bottom="340" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456E4E04" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00A7694C">
+    <w:p w14:paraId="622F8839" w14:textId="77777777" w:rsidR="00C81E52" w:rsidRDefault="00C81E52" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A331ED" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00A7694C">
+    <w:p w14:paraId="480E0AC9" w14:textId="77777777" w:rsidR="00C81E52" w:rsidRDefault="00C81E52" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Chaloult_Cond">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="43C45717" w14:textId="77777777" w:rsidR="0046412F" w:rsidRDefault="0046412F">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5486"/>
       <w:gridCol w:w="4483"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FE5052" w:rsidRPr="0050325E" w14:paraId="1A79DDED" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00FE5052" w:rsidRPr="00756B5E" w14:paraId="1A79DDED" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9969" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="218F88A5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00FE5052" w:rsidP="00EF593A">
+        <w:p w14:paraId="218F88A5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="00EF593A">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00756B5E">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>PRO-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FE5052" w:rsidRPr="00FB48D9" w14:paraId="2AD08DBE" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00FE5052" w:rsidRPr="00756B5E" w14:paraId="2AD08DBE" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5486" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="50437CDD" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00FE5052" w:rsidP="00746C2D">
+        <w:p w14:paraId="50437CDD" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="00746C2D">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006A6983">
+          <w:r w:rsidRPr="00756B5E">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4483" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="702600383"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="481A0F7A" w14:textId="2A52AB93" w:rsidR="00FE5052" w:rsidRPr="00FB48D9" w:rsidRDefault="00FE5052" w:rsidP="00746C2D">
+            <w:p w14:paraId="481A0F7A" w14:textId="46AE1151" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="00746C2D">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Page </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>PAGE</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="006A1436" w:rsidRPr="00FB48D9">
+              <w:r w:rsidR="00C35921">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> sur </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>NUMPAGES</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="006A1436" w:rsidRPr="00FB48D9">
+              <w:r w:rsidR="00C35921">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1DDA845F" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="003B5705" w:rsidRDefault="00FE5052" w:rsidP="008E5D29">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5486"/>
       <w:gridCol w:w="4483"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FE5052" w:rsidRPr="0050325E" w14:paraId="01DA5CC1" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00FE5052" w:rsidRPr="00756B5E" w14:paraId="01DA5CC1" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9969" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3DB5C885" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00FE5052" w:rsidP="00EF593A">
+        <w:p w14:paraId="3DB5C885" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="00EF593A">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00756B5E">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>PRO-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FE5052" w:rsidRPr="00FB48D9" w14:paraId="01D39EDF" w14:textId="77777777" w:rsidTr="00FE5052">
+    <w:tr w:rsidR="00FE5052" w:rsidRPr="00756B5E" w14:paraId="01D39EDF" w14:textId="77777777" w:rsidTr="00FE5052">
       <w:trPr>
         <w:trHeight w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5486" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="312501B3" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00FE5052" w:rsidP="006A6983">
+        <w:p w14:paraId="312501B3" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="006A6983">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006A6983">
+          <w:r w:rsidRPr="00756B5E">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4483" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="-587309078"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:p w14:paraId="73BF0299" w14:textId="658548E3" w:rsidR="00FE5052" w:rsidRPr="00FB48D9" w:rsidRDefault="00FE5052" w:rsidP="006A6983">
+            <w:p w14:paraId="73BF0299" w14:textId="370DA30E" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="006A6983">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:jc w:val="right"/>
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>Page </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>PAGE</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="006A1436" w:rsidRPr="00FB48D9">
+              <w:r w:rsidR="00C35921">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> sur </w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:instrText>NUMPAGES</w:instrText>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="006A1436" w:rsidRPr="00FB48D9">
+              <w:r w:rsidR="00C35921">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>6</w:t>
               </w:r>
-              <w:r w:rsidRPr="00FB48D9">
+              <w:r w:rsidRPr="00756B5E">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2E828B15" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="003B5705" w:rsidRDefault="00FE5052" w:rsidP="001D782F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10009"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371DB18D" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00A7694C">
+    <w:p w14:paraId="76AA0B7E" w14:textId="77777777" w:rsidR="00C81E52" w:rsidRDefault="00C81E52" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="416FED74" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="00A7694C">
+    <w:p w14:paraId="1A7897E2" w14:textId="77777777" w:rsidR="00C81E52" w:rsidRDefault="00C81E52" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D9B1306" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00915EBA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3D9B1306" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00C35921">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6AF0842E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1740502782" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject422365719" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01EDC126" w14:textId="259CFDF6" w:rsidR="00FE5052" w:rsidRPr="000B3672" w:rsidRDefault="00915EBA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="01EDC126" w14:textId="259CFDF6" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00C35921">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="280BC8A8">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1740502783" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject422365720" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00FE5052">
+    <w:r w:rsidR="00FE5052" w:rsidRPr="00756B5E">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
       </w:rPr>
-      <w:t>Procédure administrative</w:t>
+      <w:t>Procédure administrative –</w:t>
     </w:r>
-    <w:r w:rsidR="00FE5052" w:rsidRPr="006F0126">
+    <w:r w:rsidR="00FE5052" w:rsidRPr="00756B5E">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:permStart w:id="526473449" w:edGrp="everyone"/>
-    <w:r w:rsidR="00FE5052" w:rsidRPr="000B3672">
+    <w:r w:rsidR="00FE5052" w:rsidRPr="00756B5E">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Inscrire le titre </w:t>
     </w:r>
-    <w:r w:rsidR="00E15DBA" w:rsidRPr="000B3672">
+    <w:r w:rsidR="00E15DBA" w:rsidRPr="00756B5E">
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>de la procédure</w:t>
     </w:r>
     <w:permEnd w:id="526473449"/>
   </w:p>
   <w:p w14:paraId="19177CBD" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="000B3672" w:rsidRDefault="00FE5052">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="4994" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2693"/>
       <w:gridCol w:w="7267"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FE5052" w14:paraId="79524839" w14:textId="77777777" w:rsidTr="006A6983">
+    <w:tr w:rsidR="00FE5052" w14:paraId="79524839" w14:textId="77777777" w:rsidTr="00750AEA">
       <w:trPr>
         <w:trHeight w:val="898"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge w:val="restart"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="37102954" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="009B174D">
+        <w:p w14:paraId="37102954" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRDefault="00FE5052" w:rsidP="000E5EAD">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E4068">
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671D96E4" wp14:editId="75329C11">
-[...2 lines deleted...]
-                <wp:docPr id="4" name="Image 28"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="671D96E4" wp14:editId="513A257C">
+                <wp:extent cx="1584000" cy="736641"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="4" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="logo_CISSS_Monteregie_Ouest_nb.jpg"/>
+                        <pic:cNvPr id="4" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="599814"/>
+                          <a:ext cx="1584000" cy="736641"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="020E4AA5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00936E88" w:rsidRDefault="00FE5052" w:rsidP="006A6983">
+        <w:p w14:paraId="020E4AA5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="00FE5052" w:rsidP="00750AEA">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:after="40" w:line="280" w:lineRule="exact"/>
             <w:ind w:right="-72"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00756B5E">
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Procédure administrative</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00FE5052" w14:paraId="42DCA564" w14:textId="77777777" w:rsidTr="006A6983">
+    <w:tr w:rsidR="00FE5052" w:rsidRPr="000E5EAD" w14:paraId="42DCA564" w14:textId="77777777" w:rsidTr="0046412F">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="64A999F5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="000E4068" w:rsidRDefault="00FE5052" w:rsidP="009B174D">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
-          <w:vAlign w:val="bottom"/>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="59844875" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="000E4068" w:rsidRDefault="00FE5052" w:rsidP="009B174D">
+        <w:p w14:paraId="59844875" w14:textId="00F4E1FA" w:rsidR="00FE5052" w:rsidRPr="00756B5E" w:rsidRDefault="000E5EAD" w:rsidP="0046412F">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
+            <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00756B5E">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Santé Québec Montérégie-Ouest</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="25C1D4F5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00915EBA" w:rsidP="00240F5F">
+  <w:p w14:paraId="25C1D4F5" w14:textId="77777777" w:rsidR="00FE5052" w:rsidRPr="006A6983" w:rsidRDefault="00C35921" w:rsidP="00240F5F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="319A1FF4">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1740502781" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:632.65pt;height:70.25pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject422365718" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:602.5pt;height:100.4pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF51B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5C9D48"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11532,290 +11128,305 @@
     <w:lvl w:ilvl="7" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="272782560">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1445341408">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1600408616">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="804348231">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="461122132">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1141341057">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1596397197">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="578055568">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="651374145">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="617415780">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="541553222">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1471678616">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="193470962">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="439302138">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="642539797">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HIwD1fFkuHaHmDvpnlObLBOLZSIaWeHF59YtUNeVoi2BcEQG76WuOWDin/+gerT6ScX/nqgDrqLgEiQY4vj1FQ==" w:salt="LA1Vxufic82Ib5OZmjQ4Cg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+6Ox+rQEpn5I+D6ReMRCrsf33uNVIJwOvuGrXz+mikzqxCFs5/WuN48ywf5ix6y0v0iVGQtgnL6BJ7TB6jy9jA==" w:salt="j0wU1izRBjwMOx8TIPIV8A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7694C"/>
     <w:rsid w:val="000078D7"/>
     <w:rsid w:val="000177BB"/>
     <w:rsid w:val="00021FC5"/>
+    <w:rsid w:val="00025877"/>
     <w:rsid w:val="00036E62"/>
     <w:rsid w:val="0005067D"/>
     <w:rsid w:val="00087B96"/>
     <w:rsid w:val="000A212D"/>
     <w:rsid w:val="000A2463"/>
     <w:rsid w:val="000B3672"/>
     <w:rsid w:val="000C60A6"/>
     <w:rsid w:val="000D151E"/>
+    <w:rsid w:val="000E5EAD"/>
     <w:rsid w:val="000F5E0C"/>
     <w:rsid w:val="00104462"/>
+    <w:rsid w:val="00105CF6"/>
     <w:rsid w:val="00156DAC"/>
     <w:rsid w:val="00161E9F"/>
     <w:rsid w:val="0019039F"/>
     <w:rsid w:val="001A0827"/>
     <w:rsid w:val="001A4E83"/>
     <w:rsid w:val="001D782F"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001E2713"/>
     <w:rsid w:val="001F0777"/>
     <w:rsid w:val="001F292A"/>
     <w:rsid w:val="001F6948"/>
+    <w:rsid w:val="00207498"/>
     <w:rsid w:val="00220B83"/>
     <w:rsid w:val="00234A3E"/>
     <w:rsid w:val="00240F5F"/>
     <w:rsid w:val="00242B22"/>
+    <w:rsid w:val="0024368E"/>
     <w:rsid w:val="00256CA4"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="002822D1"/>
     <w:rsid w:val="002969A1"/>
     <w:rsid w:val="002A60E1"/>
     <w:rsid w:val="002B586A"/>
     <w:rsid w:val="002C1DB3"/>
     <w:rsid w:val="002C6D09"/>
     <w:rsid w:val="002E4314"/>
     <w:rsid w:val="002F2462"/>
     <w:rsid w:val="00301720"/>
     <w:rsid w:val="00304205"/>
     <w:rsid w:val="0030713D"/>
     <w:rsid w:val="003265DD"/>
     <w:rsid w:val="00332D2F"/>
+    <w:rsid w:val="003445BE"/>
     <w:rsid w:val="00352E68"/>
     <w:rsid w:val="003700BE"/>
     <w:rsid w:val="00375B7B"/>
     <w:rsid w:val="003935A9"/>
     <w:rsid w:val="003B5705"/>
     <w:rsid w:val="003D1D4C"/>
     <w:rsid w:val="003E7972"/>
     <w:rsid w:val="003F6337"/>
     <w:rsid w:val="00405F89"/>
     <w:rsid w:val="004177B8"/>
     <w:rsid w:val="0042304F"/>
     <w:rsid w:val="0043739A"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="00447E70"/>
+    <w:rsid w:val="0046412F"/>
     <w:rsid w:val="00472165"/>
     <w:rsid w:val="0047570E"/>
     <w:rsid w:val="004B3C2E"/>
     <w:rsid w:val="004C542B"/>
     <w:rsid w:val="004C72F1"/>
     <w:rsid w:val="004E5452"/>
     <w:rsid w:val="004E55D4"/>
     <w:rsid w:val="004F684E"/>
     <w:rsid w:val="00504958"/>
+    <w:rsid w:val="00504CB4"/>
     <w:rsid w:val="00514027"/>
     <w:rsid w:val="00516E52"/>
     <w:rsid w:val="005321B9"/>
     <w:rsid w:val="005361AB"/>
     <w:rsid w:val="0053711B"/>
     <w:rsid w:val="00537252"/>
+    <w:rsid w:val="00560F94"/>
     <w:rsid w:val="00585390"/>
     <w:rsid w:val="005932CF"/>
     <w:rsid w:val="005B1C92"/>
     <w:rsid w:val="005B5CFE"/>
     <w:rsid w:val="005C0935"/>
     <w:rsid w:val="005D13A8"/>
     <w:rsid w:val="005E159E"/>
     <w:rsid w:val="005F666A"/>
     <w:rsid w:val="00601EA4"/>
     <w:rsid w:val="0062041B"/>
     <w:rsid w:val="00624586"/>
     <w:rsid w:val="00624EB7"/>
     <w:rsid w:val="0067089C"/>
     <w:rsid w:val="006741AD"/>
     <w:rsid w:val="00680BAB"/>
+    <w:rsid w:val="006976AC"/>
     <w:rsid w:val="006A1436"/>
     <w:rsid w:val="006A2F34"/>
     <w:rsid w:val="006A6580"/>
     <w:rsid w:val="006A6983"/>
     <w:rsid w:val="006B36A3"/>
     <w:rsid w:val="006B7B89"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="006F0126"/>
     <w:rsid w:val="0071632E"/>
     <w:rsid w:val="00723BBA"/>
     <w:rsid w:val="007263D4"/>
+    <w:rsid w:val="007401C0"/>
     <w:rsid w:val="00742ECC"/>
     <w:rsid w:val="00746C2D"/>
+    <w:rsid w:val="00750AEA"/>
     <w:rsid w:val="00753E7E"/>
+    <w:rsid w:val="00756B5E"/>
     <w:rsid w:val="00761C70"/>
     <w:rsid w:val="00761FD9"/>
     <w:rsid w:val="007653EE"/>
     <w:rsid w:val="007E5BC3"/>
     <w:rsid w:val="00806595"/>
     <w:rsid w:val="00807809"/>
     <w:rsid w:val="008152F5"/>
     <w:rsid w:val="00854D5E"/>
     <w:rsid w:val="00863139"/>
     <w:rsid w:val="008774C6"/>
     <w:rsid w:val="00891FB7"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="008E1414"/>
     <w:rsid w:val="008E57D9"/>
     <w:rsid w:val="008E5D29"/>
     <w:rsid w:val="008F3A79"/>
     <w:rsid w:val="00905AC2"/>
     <w:rsid w:val="00915EBA"/>
     <w:rsid w:val="009166E3"/>
     <w:rsid w:val="00942A1D"/>
     <w:rsid w:val="00956DFD"/>
     <w:rsid w:val="00964F2C"/>
     <w:rsid w:val="00987BF6"/>
     <w:rsid w:val="009A307B"/>
     <w:rsid w:val="009B174D"/>
+    <w:rsid w:val="009B6780"/>
     <w:rsid w:val="009E12C5"/>
     <w:rsid w:val="009E3A91"/>
     <w:rsid w:val="009E4428"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="00A10042"/>
     <w:rsid w:val="00A23FAF"/>
     <w:rsid w:val="00A30FA0"/>
     <w:rsid w:val="00A41564"/>
     <w:rsid w:val="00A61BB7"/>
     <w:rsid w:val="00A7694C"/>
     <w:rsid w:val="00A815B4"/>
     <w:rsid w:val="00A8746D"/>
     <w:rsid w:val="00AA516F"/>
     <w:rsid w:val="00AF6C24"/>
     <w:rsid w:val="00B15D5F"/>
     <w:rsid w:val="00B25CCB"/>
     <w:rsid w:val="00B37204"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B56298"/>
     <w:rsid w:val="00BA34D0"/>
     <w:rsid w:val="00BE1725"/>
     <w:rsid w:val="00BE3BB8"/>
     <w:rsid w:val="00BE791F"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00C013B0"/>
     <w:rsid w:val="00C25758"/>
     <w:rsid w:val="00C27093"/>
+    <w:rsid w:val="00C35921"/>
     <w:rsid w:val="00C62112"/>
     <w:rsid w:val="00C7381D"/>
+    <w:rsid w:val="00C81E52"/>
     <w:rsid w:val="00CB2BDF"/>
     <w:rsid w:val="00CC5CF5"/>
     <w:rsid w:val="00CD4295"/>
     <w:rsid w:val="00CD6B81"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00D007BA"/>
     <w:rsid w:val="00D10FE2"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D538DB"/>
     <w:rsid w:val="00D605B2"/>
     <w:rsid w:val="00D62FCB"/>
     <w:rsid w:val="00D64E4C"/>
     <w:rsid w:val="00D66B2C"/>
     <w:rsid w:val="00D75DBC"/>
     <w:rsid w:val="00DB3D17"/>
     <w:rsid w:val="00DD68B4"/>
     <w:rsid w:val="00DE147C"/>
     <w:rsid w:val="00DE3DB0"/>
     <w:rsid w:val="00E15DBA"/>
     <w:rsid w:val="00E22651"/>
     <w:rsid w:val="00E54F3F"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E57842"/>
     <w:rsid w:val="00E65377"/>
     <w:rsid w:val="00E65E8E"/>
@@ -11840,80 +11451,80 @@
     <w:rsid w:val="00F641EF"/>
     <w:rsid w:val="00FA0818"/>
     <w:rsid w:val="00FA6582"/>
     <w:rsid w:val="00FB4713"/>
     <w:rsid w:val="00FB48D9"/>
     <w:rsid w:val="00FD1146"/>
     <w:rsid w:val="00FE17E8"/>
     <w:rsid w:val="00FE5052"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67B551EF"/>
   <w15:docId w15:val="{BBEB3589-B5B7-4B7D-915F-4EBA3BFE317D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12241,65 +11852,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00156DAC"/>
+    <w:rsid w:val="00560F94"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00746C2D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -12645,51 +12251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3F1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F292A"/>
     <w:rPr>
       <w:color w:val="808080"/>
@@ -13023,511 +12629,507 @@
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC4AAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00807809"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlien">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA34D0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA34D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="204996795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="907614639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.granddictionnaire.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C652D8A7-FC82-4954-95B5-95B7839B10A0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A6117A" w:rsidRDefault="00A8328F" w:rsidP="00A8328F">
           <w:pPr>
             <w:pStyle w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
           </w:pPr>
           <w:r w:rsidRPr="0024599C">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="931D3639A4D04BA4A703DCDBBD6DB66F"/>
-[...62 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="EE1C43EF3CC741DBB9A996DEDE59E792"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A1F5DF28-373A-43C3-A7D6-AA5E753E7A36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0074495A" w:rsidRDefault="0015281B" w:rsidP="0015281B">
+        <w:p w:rsidR="0074495A" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
           <w:pPr>
-            <w:pStyle w:val="EE1C43EF3CC741DBB9A996DEDE59E7921"/>
+            <w:pStyle w:val="EE1C43EF3CC741DBB9A996DEDE59E7922"/>
           </w:pPr>
-          <w:r w:rsidRPr="007978CD">
+          <w:r w:rsidRPr="000E5EAD">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81BD6B95143B4338A8D9472D250273E1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4DEBE6A0-216C-4AB7-A489-91780E636DF3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0074495A" w:rsidRDefault="0015281B" w:rsidP="0015281B">
+        <w:p w:rsidR="0074495A" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
           <w:pPr>
-            <w:pStyle w:val="81BD6B95143B4338A8D9472D250273E11"/>
+            <w:pStyle w:val="81BD6B95143B4338A8D9472D250273E12"/>
           </w:pPr>
-          <w:r w:rsidRPr="007D0F8C">
+          <w:r w:rsidRPr="000E5EAD">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="879B39CF3E894FD29DA6DE0FEAB2FF8E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EF9F64F3-E7AC-425C-8AF6-03206010C7D1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0074495A" w:rsidRDefault="0015281B" w:rsidP="0015281B">
+        <w:p w:rsidR="0074495A" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
           <w:pPr>
-            <w:pStyle w:val="879B39CF3E894FD29DA6DE0FEAB2FF8E1"/>
+            <w:pStyle w:val="879B39CF3E894FD29DA6DE0FEAB2FF8E2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00E81FBB">
+          <w:r w:rsidRPr="000E5EAD">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CF4915ECE7E245BDB6916DFE64641DDF"/>
+        <w:name w:val="1451BD779E1B4DE68AE34588FC182082"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{990B40E9-5DDC-4564-BE03-5A896061AFEA}"/>
+        <w:guid w:val="{61A328AF-C648-4F56-99C3-52EDD39CDA75}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00445781" w:rsidRDefault="0015281B" w:rsidP="0015281B">
+        <w:p w:rsidR="007438DE" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
           <w:pPr>
-            <w:pStyle w:val="CF4915ECE7E245BDB6916DFE64641DDF1"/>
+            <w:pStyle w:val="1451BD779E1B4DE68AE34588FC1820822"/>
           </w:pPr>
-          <w:r w:rsidRPr="00746C2D">
+          <w:r w:rsidRPr="000E5EAD">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9B8D2E75BDC34EA4B005D2B0C9F69152"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9B82BAFE-5E3B-4A55-B1BE-0A8AF848599E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007438DE" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
+          <w:pPr>
+            <w:pStyle w:val="9B8D2E75BDC34EA4B005D2B0C9F691522"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000E5EAD">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EE736E0F5D524533A214C7EFF0D382A8"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{877E0850-451D-4989-B238-3FA454B63396}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007438DE" w:rsidRDefault="00035CC3" w:rsidP="00035CC3">
+          <w:pPr>
+            <w:pStyle w:val="EE736E0F5D524533A214C7EFF0D382A81"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00750AEA">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Chaloult_Cond">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E954EB"/>
+    <w:rsid w:val="00035CC3"/>
+    <w:rsid w:val="00105CF6"/>
     <w:rsid w:val="0015281B"/>
+    <w:rsid w:val="00173815"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="002B586A"/>
     <w:rsid w:val="00304205"/>
     <w:rsid w:val="00405F89"/>
     <w:rsid w:val="00445781"/>
     <w:rsid w:val="004F5C8D"/>
     <w:rsid w:val="0051552F"/>
     <w:rsid w:val="0062041B"/>
     <w:rsid w:val="007263D4"/>
+    <w:rsid w:val="007438DE"/>
     <w:rsid w:val="0074495A"/>
     <w:rsid w:val="00761FD9"/>
     <w:rsid w:val="008D7E5F"/>
+    <w:rsid w:val="009B6780"/>
     <w:rsid w:val="009E4428"/>
+    <w:rsid w:val="00A34EA5"/>
     <w:rsid w:val="00A6117A"/>
     <w:rsid w:val="00A8328F"/>
+    <w:rsid w:val="00AF337A"/>
     <w:rsid w:val="00B9123D"/>
     <w:rsid w:val="00D47F2A"/>
     <w:rsid w:val="00D5740E"/>
     <w:rsid w:val="00DA29C6"/>
     <w:rsid w:val="00DD68B4"/>
     <w:rsid w:val="00E954EB"/>
+    <w:rsid w:val="00ED38BF"/>
     <w:rsid w:val="00EE18EB"/>
     <w:rsid w:val="00F2001B"/>
     <w:rsid w:val="00F4265F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13855,178 +13457,173 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0015281B"/>
+    <w:rsid w:val="00035CC3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC8727C405F44EFBB706E66D53EB0CC9">
     <w:name w:val="BC8727C405F44EFBB706E66D53EB0CC9"/>
     <w:rsid w:val="00A8328F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF4915ECE7E245BDB6916DFE64641DDF1">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE736E0F5D524533A214C7EFF0D382A81">
+    <w:name w:val="EE736E0F5D524533A214C7EFF0D382A81"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="931D3639A4D04BA4A703DCDBBD6DB66F1">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1451BD779E1B4DE68AE34588FC1820822">
+    <w:name w:val="1451BD779E1B4DE68AE34588FC1820822"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E40383022934D1693757832FD62A2BF1">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B8D2E75BDC34EA4B005D2B0C9F691522">
+    <w:name w:val="9B8D2E75BDC34EA4B005D2B0C9F691522"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE1C43EF3CC741DBB9A996DEDE59E7921">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE1C43EF3CC741DBB9A996DEDE59E7922">
+    <w:name w:val="EE1C43EF3CC741DBB9A996DEDE59E7922"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81BD6B95143B4338A8D9472D250273E11">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81BD6B95143B4338A8D9472D250273E12">
+    <w:name w:val="81BD6B95143B4338A8D9472D250273E12"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="879B39CF3E894FD29DA6DE0FEAB2FF8E1">
-[...1 lines deleted...]
-    <w:rsid w:val="0015281B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="879B39CF3E894FD29DA6DE0FEAB2FF8E2">
+    <w:name w:val="879B39CF3E894FD29DA6DE0FEAB2FF8E2"/>
+    <w:rsid w:val="00035CC3"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -14258,87 +13855,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB41D5C9-7A8C-4A38-BA9C-539C844FA6C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B6BD27-A9CE-427F-B4FF-371224B51212}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>347</Words>
-  <Characters>2125</Characters>
+  <Words>377</Words>
+  <Characters>2079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>JR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2370</CharactersWithSpaces>
+  <CharactersWithSpaces>2452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chantal Durocher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
     <vt:lpwstr>2025-10-07T17:03:06Z</vt:lpwstr>
   </property>