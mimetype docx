--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -564,51 +564,51 @@
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:bookmarkEnd w:id="2"/>
                   <w:permEnd w:id="683953324"/>
                 </w:p>
               </w:tc>
               <w:permStart w:id="1439573986" w:edGrp="everyone"/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1082" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="482A6B11" w14:textId="77777777" w:rsidR="004246FA" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="007E09E8">
+                <w:p w14:paraId="482A6B11" w14:textId="77777777" w:rsidR="004246FA" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3828"/>
                     </w:tabs>
                     <w:ind w:left="-68"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:id w:val="-14385830"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -1375,80 +1375,70 @@
               </w:rPr>
               <w:t xml:space="preserve">Les personnes qui font une demande concernant le programme </w:t>
             </w:r>
             <w:r w:rsidR="00944771" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>conduite automobile doivent présenter une déficience motrice entrainant des limitations fonctionnelles à conduire</w:t>
             </w:r>
             <w:r w:rsidR="008757FD" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ou à accéder au véhicule ou ayant besoin d’un système de chargement pour leur aide à la mobilité / loco</w:t>
-[...9 lines deleted...]
-              <w:t>motion</w:t>
+              <w:t xml:space="preserve"> ou à accéder au véhicule ou ayant besoin d’un système de chargement pour leur aide à la mobilité / locomotion</w:t>
             </w:r>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sans quo</w:t>
             </w:r>
             <w:r w:rsidR="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i elles ne sont pas admissibles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="596A0892" w14:textId="77777777" w:rsidR="002C543A" w:rsidRDefault="005B0CE2" w:rsidP="0072044A">
+          <w:p w14:paraId="596A0892" w14:textId="177922F6" w:rsidR="002C543A" w:rsidRDefault="005B0CE2" w:rsidP="0072044A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="251" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les évaluations</w:t>
             </w:r>
             <w:r w:rsidR="00B33FF5" w:rsidRPr="002C543A">
@@ -1472,68 +1462,76 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>interventions ont lieu</w:t>
             </w:r>
             <w:r w:rsidR="002C543A" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> au</w:t>
             </w:r>
             <w:r w:rsidR="00766EBD" w:rsidRPr="002C543A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00D21718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5980</w:t>
+            </w:r>
             <w:r w:rsidR="00766EBD" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3065, chemin de Chambly à Longueuil</w:t>
+              <w:t>, chemin de Chambly à Longueuil</w:t>
             </w:r>
             <w:r w:rsidR="002C543A" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08301091" w14:textId="77777777" w:rsidR="002C543A" w:rsidRDefault="005B0CE2" w:rsidP="002C543A">
+          <w:p w14:paraId="08301091" w14:textId="64ECA065" w:rsidR="002C543A" w:rsidRDefault="005B0CE2" w:rsidP="002C543A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="251" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation des capacités à conduire ou l’adaptation </w:t>
             </w:r>
             <w:r w:rsidRPr="002C543A">
@@ -1555,91 +1553,99 @@
             </w:r>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> tel qu’il est défini au Code de la sécurité routière. </w:t>
             </w:r>
             <w:r w:rsidR="00F06054" w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Les demandes pour </w:t>
             </w:r>
             <w:r w:rsidRPr="002C543A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>motocyclettes, véhicules récréatifs et véhicules servant à accomplir un travail ne sont p</w:t>
             </w:r>
-            <w:r w:rsidR="00B33FF5" w:rsidRPr="002C543A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> la Montérégie-Ouest (CISSSMO).</w:t>
+            <w:r w:rsidR="00AD1C43">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>as admissibles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E24288" w14:textId="0B2E3EE8" w:rsidR="002C1909" w:rsidRPr="005B0CE2" w:rsidRDefault="00D24917" w:rsidP="002C543A">
+          <w:p w14:paraId="66E24288" w14:textId="36571CED" w:rsidR="002C1909" w:rsidRPr="005B0CE2" w:rsidRDefault="00D24917" w:rsidP="00AD1C43">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="251" w:hanging="270"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D24917">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tests sur route sont faits en collaboration avec un moniteur de conduite mandaté par le CRDP-CISSSMO et </w:t>
+              <w:t>Les tests sur route sont faits en collaboration avec un moniteur d</w:t>
+            </w:r>
+            <w:r w:rsidR="00D21718">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e conduite mandaté par Santé Québec Montérégie-Ouest </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24917">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et </w:t>
             </w:r>
             <w:r w:rsidRPr="00D24917">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>des frais s’appliquent</w:t>
             </w:r>
             <w:r w:rsidR="00B33FF5" w:rsidRPr="00A54BEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78558082" w14:textId="77777777" w:rsidR="002C1909" w:rsidRDefault="002C1909" w:rsidP="008426AA">
       <w:pPr>
         <w:spacing w:before="80"/>
@@ -2672,68 +2678,68 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SECTION RÉSERVÉE SEULEMENT</w:t>
             </w:r>
             <w:r w:rsidRPr="00435608">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> SI</w:t>
             </w:r>
             <w:r w:rsidRPr="00435608">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> RÉFÉRENCE INTERNE DES SERVICES SPÉCIALISÉS  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E2CA3E" w14:textId="77777777" w:rsidR="00435608" w:rsidRPr="00435608" w:rsidRDefault="00435608" w:rsidP="00DD4847">
+          <w:p w14:paraId="45E2CA3E" w14:textId="08F5EC10" w:rsidR="00435608" w:rsidRPr="00435608" w:rsidRDefault="00D21718" w:rsidP="00D21718">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00435608">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Direction des programmes Déficiences du CISSS de la Montérégie-Ouest</w:t>
+              <w:t>Direction des programmes de Développement et de Réadaptation de Santé Québec Montérégie-Ouest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00435608" w:rsidRPr="00435608" w14:paraId="4EC1CE60" w14:textId="77777777" w:rsidTr="00DD4847">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10615" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D604A19" w14:textId="5AEC9CAA" w:rsidR="00435608" w:rsidRPr="00435608" w:rsidRDefault="00435608" w:rsidP="00DD4847">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00435608">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3198,51 +3204,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F83AF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>conducteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1946760911" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="481A26EA" w14:textId="3C89A103" w:rsidR="002313BA" w:rsidRPr="003A7B46" w:rsidRDefault="00DF35E4" w:rsidP="000D603D">
+          <w:p w14:paraId="481A26EA" w14:textId="3C89A103" w:rsidR="002313BA" w:rsidRPr="003A7B46" w:rsidRDefault="00567BE6" w:rsidP="000D603D">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="764893992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000D2B05">
@@ -3442,51 +3448,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="524947E2" w14:textId="77777777" w:rsidR="002313BA" w:rsidRPr="00F83AF7" w:rsidRDefault="002313BA" w:rsidP="00F70D46">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:permStart w:id="184815706" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="72CDC676" w14:textId="42512808" w:rsidR="008D1247" w:rsidRDefault="00DF35E4" w:rsidP="008D1247">
+          <w:p w14:paraId="72CDC676" w14:textId="42512808" w:rsidR="008D1247" w:rsidRDefault="00567BE6" w:rsidP="008D1247">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1489622564"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3556,51 +3562,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> avoir une évaluation de vos capacités à conduire</w:t>
             </w:r>
             <w:r w:rsidR="002313BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F83AF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="730147353" w:edGrp="everyone"/>
-          <w:p w14:paraId="1AB47D87" w14:textId="19A5FAA2" w:rsidR="002313BA" w:rsidRPr="003A7B46" w:rsidRDefault="00DF35E4" w:rsidP="008D1247">
+          <w:p w14:paraId="1AB47D87" w14:textId="19A5FAA2" w:rsidR="002313BA" w:rsidRPr="003A7B46" w:rsidRDefault="00567BE6" w:rsidP="008D1247">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1955284443"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE11B5">
@@ -3678,51 +3684,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="19C29827" w14:textId="77777777" w:rsidR="002313BA" w:rsidRPr="00F83AF7" w:rsidRDefault="002313BA" w:rsidP="0036722E">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="237726660" w:edGrp="everyone"/>
           </w:p>
         </w:tc>
         <w:permStart w:id="649790334" w:edGrp="everyone"/>
         <w:permEnd w:id="237726660"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3F676B25" w14:textId="4C57E1A3" w:rsidR="002313BA" w:rsidRPr="006B55D8" w:rsidRDefault="00DF35E4" w:rsidP="0036722E">
+          <w:p w14:paraId="3F676B25" w14:textId="4C57E1A3" w:rsidR="002313BA" w:rsidRPr="006B55D8" w:rsidRDefault="00567BE6" w:rsidP="0036722E">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="384679715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008426AA">
@@ -3764,51 +3770,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> des difficultés à ac</w:t>
             </w:r>
             <w:r w:rsidR="002313BA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">céder ou transférer au véhicule. </w:t>
             </w:r>
             <w:r w:rsidR="00EE7159">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1783384574" w:edGrp="everyone"/>
-          <w:p w14:paraId="6E691A95" w14:textId="3D69F22B" w:rsidR="002313BA" w:rsidRDefault="00DF35E4" w:rsidP="008D1247">
+          <w:p w14:paraId="6E691A95" w14:textId="3D69F22B" w:rsidR="002313BA" w:rsidRDefault="00567BE6" w:rsidP="008D1247">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5841"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1947302732"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3956,51 +3962,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C142E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enfant/adulte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1986481626" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50B9CBE1" w14:textId="48FECECF" w:rsidR="00AF1027" w:rsidRDefault="00DF35E4" w:rsidP="007C142E">
+          <w:p w14:paraId="50B9CBE1" w14:textId="48FECECF" w:rsidR="00AF1027" w:rsidRDefault="00567BE6" w:rsidP="007C142E">
             <w:pPr>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1232075338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002313BA">
@@ -4066,51 +4072,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pour</w:t>
             </w:r>
             <w:r w:rsidR="002313BA" w:rsidRPr="006B55D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:r w:rsidR="000D603D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>passager.</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1925124056" w:edGrp="everyone"/>
-          <w:p w14:paraId="5ED94484" w14:textId="180BFC05" w:rsidR="002313BA" w:rsidRDefault="00DF35E4" w:rsidP="007C142E">
+          <w:p w14:paraId="5ED94484" w14:textId="180BFC05" w:rsidR="002313BA" w:rsidRDefault="00567BE6" w:rsidP="007C142E">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1581631002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D81DBF">
@@ -4362,51 +4368,51 @@
             <w:r w:rsidR="0035487B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–CHOISIR CE QUI CORRESPOND A VOTRE SITUATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="723931152" w:edGrp="everyone"/>
       <w:tr w:rsidR="000502DD" w:rsidRPr="001625A7" w14:paraId="476AA986" w14:textId="77777777" w:rsidTr="000502DD">
         <w:trPr>
           <w:trHeight w:val="217"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="472BE286" w14:textId="130AC09E" w:rsidR="000502DD" w:rsidRDefault="00DF35E4" w:rsidP="008B68C3">
+          <w:p w14:paraId="472BE286" w14:textId="130AC09E" w:rsidR="000502DD" w:rsidRDefault="00567BE6" w:rsidP="008B68C3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1210802495"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D81DBF">
@@ -4491,51 +4497,51 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:permEnd w:id="1223432141" w:displacedByCustomXml="prev"/>
         </w:tc>
       </w:tr>
       <w:permStart w:id="300089563" w:edGrp="everyone"/>
       <w:tr w:rsidR="000502DD" w:rsidRPr="001625A7" w14:paraId="6DBDB7B1" w14:textId="77777777" w:rsidTr="000502DD">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34029E83" w14:textId="6F883D3B" w:rsidR="000502DD" w:rsidRDefault="00DF35E4" w:rsidP="000502DD">
+          <w:p w14:paraId="34029E83" w14:textId="6F883D3B" w:rsidR="000502DD" w:rsidRDefault="00567BE6" w:rsidP="000502DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1729499035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D81DBF">
@@ -4622,51 +4628,51 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:permEnd w:id="1345585276" w:displacedByCustomXml="prev"/>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1071414238" w:edGrp="everyone"/>
       <w:tr w:rsidR="00BF2930" w:rsidRPr="001625A7" w14:paraId="64E1A559" w14:textId="77777777" w:rsidTr="000502DD">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8784" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075E40DD" w14:textId="10D5A0DA" w:rsidR="00BF2930" w:rsidRPr="001625A7" w:rsidRDefault="00DF35E4" w:rsidP="008B68C3">
+          <w:p w14:paraId="075E40DD" w14:textId="10D5A0DA" w:rsidR="00BF2930" w:rsidRPr="001625A7" w:rsidRDefault="00567BE6" w:rsidP="008B68C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="777223579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D81DBF">
                   <w:rPr>
@@ -5223,51 +5229,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> à laquelle vous avez obtenu le permis d’apprenti : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EBFA27" w14:textId="1366ADCA" w:rsidR="00F12F20" w:rsidRPr="001625A7" w:rsidRDefault="00DF35E4" w:rsidP="00F70D46">
+          <w:p w14:paraId="01EBFA27" w14:textId="1366ADCA" w:rsidR="00F12F20" w:rsidRPr="001625A7" w:rsidRDefault="00567BE6" w:rsidP="00F70D46">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-336765343"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="yyyy-MM-dd"/>
                   <w:lid w:val="fr-CA"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
@@ -5823,51 +5829,51 @@
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1997930585" w:edGrp="everyone"/>
       <w:tr w:rsidR="00225BD1" w14:paraId="13F3E6D6" w14:textId="77777777" w:rsidTr="002C543A">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B6E7C16" w14:textId="79865868" w:rsidR="00225BD1" w:rsidRPr="00FE7CAA" w:rsidRDefault="00DF35E4" w:rsidP="0072044A">
+          <w:p w14:paraId="3B6E7C16" w14:textId="79865868" w:rsidR="00225BD1" w:rsidRPr="00FE7CAA" w:rsidRDefault="00567BE6" w:rsidP="0072044A">
             <w:pPr>
               <w:spacing w:before="240" w:after="20"/>
               <w:ind w:left="31" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1442730252"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6740,51 +6746,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5661" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6928F702" w14:textId="6D84E06B" w:rsidR="008D56A0" w:rsidRPr="0022668B" w:rsidRDefault="008D56A0" w:rsidP="008D56A0">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avez-vous déjà été évalué dans un centre de services de la SAAQ?               </w:t>
+              <w:t xml:space="preserve">Avez-vous déjà été évalué dans un </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de services de la SAAQ?               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4971" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6398EB87" w14:textId="77777777" w:rsidR="008D56A0" w:rsidRPr="001625A7" w:rsidRDefault="008D56A0" w:rsidP="008D56A0">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D56A0" w:rsidRPr="001625A7" w14:paraId="34B8F4E1" w14:textId="77777777" w:rsidTr="002C543A">
@@ -7263,51 +7287,51 @@
             <w:permStart w:id="199175707" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
             <w:permEnd w:id="510532336"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Est-ce que vous conduisez actuellement ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="780097616" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3473" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E05C325" w14:textId="6E161006" w:rsidR="008D56A0" w:rsidRPr="001625A7" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="2E05C325" w14:textId="6E161006" w:rsidR="008D56A0" w:rsidRPr="001625A7" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="-19"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1628385149"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7628,51 +7652,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10615" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="601452BE" w14:textId="77777777" w:rsidR="00AC6134" w:rsidRDefault="00AC6134" w:rsidP="00F70D46">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pourquoi faire la demande maintenant (élément déclencheur) : </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1325416874" w:edGrp="everyone"/>
-          <w:p w14:paraId="06B73033" w14:textId="2286968F" w:rsidR="00AC6134" w:rsidRDefault="00DF35E4" w:rsidP="00F70D46">
+          <w:p w14:paraId="06B73033" w14:textId="2286968F" w:rsidR="00AC6134" w:rsidRDefault="00567BE6" w:rsidP="00F70D46">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1038859242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6134">
                   <w:rPr>
@@ -7772,51 +7796,51 @@
               <w:t xml:space="preserve"> Â</w:t>
             </w:r>
             <w:r w:rsidR="00AC6134" w:rsidRPr="00E020EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ge admissible</w:t>
             </w:r>
             <w:r w:rsidR="00AC6134">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou prêt</w:t>
             </w:r>
             <w:r w:rsidR="00AC6134" w:rsidRPr="00E020EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour avoir le permis de conduire</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="537004836" w:edGrp="everyone"/>
-          <w:p w14:paraId="3CC0BA97" w14:textId="77777777" w:rsidR="00AC6134" w:rsidRPr="001625A7" w:rsidRDefault="00DF35E4" w:rsidP="00F70D46">
+          <w:p w14:paraId="3CC0BA97" w14:textId="77777777" w:rsidR="00AC6134" w:rsidRPr="001625A7" w:rsidRDefault="00567BE6" w:rsidP="00F70D46">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1578396095"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AC6134">
                   <w:rPr>
@@ -9122,51 +9146,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">aintenant (élément déclencheur)?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1721661794" w:edGrp="everyone"/>
       <w:permStart w:id="394161549" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
       <w:tr w:rsidR="00641B9E" w14:paraId="62307E1D" w14:textId="77777777" w:rsidTr="00B25E74">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25FC1C79" w14:textId="66981251" w:rsidR="00641B9E" w:rsidRPr="00515E8D" w:rsidRDefault="00DF35E4" w:rsidP="00BF2930">
+          <w:p w14:paraId="25FC1C79" w14:textId="66981251" w:rsidR="00641B9E" w:rsidRPr="00515E8D" w:rsidRDefault="00567BE6" w:rsidP="00BF2930">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="20"/>
               <w:ind w:left="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1797707615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9509,51 +9533,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> d’automobile?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535241" w14:paraId="64B9397F" w14:textId="77777777" w:rsidTr="00CD4013">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1107321A" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="1107321A" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1802104823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:permStart w:id="1641482012" w:edGrp="everyone"/>
@@ -9569,51 +9593,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00535241">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Par pivot sur vos jambes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="517016333" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C19CC23" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="5C19CC23" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="962843651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70D46">
@@ -9640,51 +9664,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es et sans planche de transfert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1609857417" w:edGrp="everyone"/>
       <w:tr w:rsidR="00535241" w14:paraId="5190DFC1" w14:textId="77777777" w:rsidTr="00CD4013">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30DFB4B9" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="30DFB4B9" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-475060286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70D46">
@@ -9699,51 +9723,51 @@
             </w:sdt>
             <w:permEnd w:id="1609857417"/>
             <w:r w:rsidR="00535241">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avec planche de transfert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1518693074" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1124F327" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="1124F327" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1768378668"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F70D46">
@@ -9762,51 +9786,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Avec lève-personne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="701524859" w:edGrp="everyone"/>
       <w:tr w:rsidR="00535241" w14:paraId="2DBC144F" w14:textId="77777777" w:rsidTr="00CD4013">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE4DEFB" w14:textId="77777777" w:rsidR="00535241" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="3DE4DEFB" w14:textId="77777777" w:rsidR="00535241" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1844894964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9830,51 +9854,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00535241">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aide partielle d’une personne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1578849748" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6951" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="104B244B" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008B6F9D">
+          <w:p w14:paraId="104B244B" w14:textId="77777777" w:rsidR="00535241" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008B6F9D">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="171"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-690448507"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10197,51 +10221,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="317A09F1" w14:textId="77777777" w:rsidR="003745C9" w:rsidRDefault="003745C9" w:rsidP="0059764C">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="1083786005" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
           </w:p>
         </w:tc>
         <w:permStart w:id="1823748241" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31DC2BFB" w14:textId="439EEDF8" w:rsidR="003745C9" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="31DC2BFB" w14:textId="439EEDF8" w:rsidR="003745C9" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1623071685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10349,51 +10373,51 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1330082942" w:edGrp="everyone"/>
       <w:permEnd w:id="1083786005"/>
       <w:tr w:rsidR="00A326BB" w14:paraId="2FA30CC9" w14:textId="122219DC" w:rsidTr="0047788B">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425DBF15" w14:textId="0ED1FA80" w:rsidR="00A326BB" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="004908C7">
+          <w:p w14:paraId="425DBF15" w14:textId="0ED1FA80" w:rsidR="00A326BB" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="004908C7">
             <w:pPr>
               <w:spacing w:before="240" w:after="20"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="747762971"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10548,51 +10572,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour vos déplacements</w:t>
             </w:r>
             <w:r w:rsidR="00787048">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE7CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>? </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1774723763" w:edGrp="everyone"/>
-          <w:p w14:paraId="28789F07" w14:textId="69052618" w:rsidR="00A326BB" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="00A326BB">
+          <w:p w14:paraId="28789F07" w14:textId="69052618" w:rsidR="00A326BB" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="00A326BB">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2727"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="20"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1041943756"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10705,51 +10729,51 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="2035686297"/>
             <w:r w:rsidR="00A326BB" w:rsidRPr="00E3136B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Poussette adaptée</w:t>
             </w:r>
             <w:r w:rsidR="00A326BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1775576802" w:edGrp="everyone"/>
-          <w:p w14:paraId="367986B1" w14:textId="6A4A577E" w:rsidR="00A326BB" w:rsidRDefault="00DF35E4" w:rsidP="00A326BB">
+          <w:p w14:paraId="367986B1" w14:textId="6A4A577E" w:rsidR="00A326BB" w:rsidRDefault="00567BE6" w:rsidP="00A326BB">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2727"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-460661733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -10945,51 +10969,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> cadre </w:t>
             </w:r>
             <w:r w:rsidR="00A326BB" w:rsidRPr="00F62DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>pliant</w:t>
             </w:r>
             <w:r w:rsidR="00A326BB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1877679712" w:edGrp="everyone"/>
-          <w:p w14:paraId="6F310226" w14:textId="3A34AAFE" w:rsidR="00A326BB" w:rsidRDefault="00DF35E4" w:rsidP="00A326BB">
+          <w:p w14:paraId="6F310226" w14:textId="3A34AAFE" w:rsidR="00A326BB" w:rsidRDefault="00567BE6" w:rsidP="00A326BB">
             <w:pPr>
               <w:pBdr>
                 <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2727"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="643470035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -11329,51 +11353,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AE17441" w14:textId="77777777" w:rsidR="0059764C" w:rsidRPr="00882A4F" w:rsidRDefault="0059764C" w:rsidP="0059764C">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:permStart w:id="1244882795" w:edGrp="everyone" w:colFirst="2" w:colLast="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1635D4EE" w14:textId="2220D045" w:rsidR="0059764C" w:rsidRPr="00882A4F" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="1635D4EE" w14:textId="2220D045" w:rsidR="0059764C" w:rsidRPr="00882A4F" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="178"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-804936154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11597,51 +11621,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B19F022" w14:textId="77777777" w:rsidR="0059764C" w:rsidRDefault="0059764C" w:rsidP="0059764C">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:permStart w:id="1757428492" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D1DF8AD" w14:textId="621F89FE" w:rsidR="0059764C" w:rsidRPr="00E3136B" w:rsidRDefault="00DF35E4" w:rsidP="008A6F30">
+          <w:p w14:paraId="7D1DF8AD" w14:textId="621F89FE" w:rsidR="0059764C" w:rsidRPr="00E3136B" w:rsidRDefault="00567BE6" w:rsidP="008A6F30">
             <w:pPr>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="850911944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12150,51 +12174,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB7772">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1276274853" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB8BC3B" w14:textId="770C3BA2" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="3AB8BC3B" w14:textId="770C3BA2" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-169715548"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000276D1">
@@ -12348,51 +12372,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB7772">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1260922580" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72788C60" w14:textId="551A3D3A" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="72788C60" w14:textId="551A3D3A" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2134394915"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000276D1" w:rsidRPr="00AB7772">
@@ -12554,51 +12578,51 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB7772">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (référence) a aussi été complétée pour cette personne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1537817485" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F71AE23" w14:textId="58CD941D" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="000276D1">
+          <w:p w14:paraId="1F71AE23" w14:textId="58CD941D" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="000276D1">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-828525532"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000276D1" w:rsidRPr="00AB7772">
@@ -12617,51 +12641,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F13449">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non</w:t>
             </w:r>
             <w:r w:rsidR="000276D1" w:rsidRPr="00AB7772">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="769927067" w:edGrp="everyone"/>
-          <w:p w14:paraId="67324350" w14:textId="2A6912CA" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="67324350" w14:textId="2A6912CA" w:rsidR="000276D1" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1394921770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000276D1" w:rsidRPr="00AB7772">
@@ -13149,51 +13173,51 @@
           </w:tcPr>
           <w:p w14:paraId="685BBBC3" w14:textId="5CAA5CA4" w:rsidR="002D61DB" w:rsidRPr="00AB7772" w:rsidRDefault="00D81DBF" w:rsidP="00B9507C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="32072246" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="223F0B46" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00B9507C">
+          <w:p w14:paraId="223F0B46" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00B9507C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1261570392"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00895EA3" w:rsidRPr="00AB7772">
                   <w:rPr>
@@ -13294,51 +13318,51 @@
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB7772">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">S’agit-il d’une voiture de location?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1224278337" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4A4DF3" w14:textId="0F3F129C" w:rsidR="00895EA3" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="6B4A4DF3" w14:textId="0F3F129C" w:rsidR="00895EA3" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="180788013"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00895EA3" w:rsidRPr="00AB7772">
                   <w:rPr>
@@ -13460,51 +13484,51 @@
               <w:t>Est-ce qu’il y a un changement de véhicule prévu?</w:t>
             </w:r>
             <w:r w:rsidR="002623F8" w:rsidRPr="004908C7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="1515084491" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="472085E1" w14:textId="62A67116" w:rsidR="00895EA3" w:rsidRPr="00AB7772" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="472085E1" w14:textId="62A67116" w:rsidR="00895EA3" w:rsidRPr="00AB7772" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1699747722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00895EA3" w:rsidRPr="00AB7772">
                   <w:rPr>
@@ -13653,51 +13677,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Votre véhicule possède-t-il déjà des adaptations (équipements adaptés pour faciliter la conduite ou pour en faciliter l’accès)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1658342730" w:edGrp="everyone"/>
       <w:permStart w:id="48063444" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
       <w:tr w:rsidR="00D733FF" w14:paraId="08208D30" w14:textId="77777777" w:rsidTr="00B71110">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="248F9830" w14:textId="1256E977" w:rsidR="00D733FF" w:rsidRDefault="00DF35E4" w:rsidP="00F13449">
+          <w:p w14:paraId="248F9830" w14:textId="1256E977" w:rsidR="00D733FF" w:rsidRDefault="00567BE6" w:rsidP="00F13449">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-87169097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D733FF" w:rsidRPr="00AB7772">
@@ -14072,51 +14096,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="042CD7C8" w14:textId="56569EB5" w:rsidR="00AF1027" w:rsidRPr="007D4D61" w:rsidRDefault="00AF1027" w:rsidP="0087239C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Ou ici si</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238F7848" w14:textId="47A1877E" w:rsidR="00AF1027" w:rsidRDefault="00DF35E4" w:rsidP="007D4D61">
+          <w:p w14:paraId="238F7848" w14:textId="47A1877E" w:rsidR="00AF1027" w:rsidRDefault="00567BE6" w:rsidP="007D4D61">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1532997057"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -14147,51 +14171,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e s’applique pas</w:t>
             </w:r>
             <w:r w:rsidR="007D4D61">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:permStart w:id="832047008" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52061987" w14:textId="77777777" w:rsidR="0064246A" w:rsidRDefault="00DF35E4" w:rsidP="0064246A">
+          <w:p w14:paraId="52061987" w14:textId="77777777" w:rsidR="0064246A" w:rsidRDefault="00567BE6" w:rsidP="0064246A">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-796222584"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0064246A">
@@ -14482,51 +14506,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="4938824F" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRDefault="002D61DB" w:rsidP="00B9507C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:permStart w:id="1588277556" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8804" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17EBE525" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRPr="00B25036" w:rsidRDefault="00DF35E4" w:rsidP="00532A39">
+          <w:p w14:paraId="17EBE525" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRPr="00B25036" w:rsidRDefault="00567BE6" w:rsidP="00532A39">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="557902285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0064246A">
@@ -14629,51 +14653,51 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="755FCD18" w14:textId="77777777" w:rsidR="002D61DB" w:rsidRDefault="002D61DB" w:rsidP="00B9507C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:permStart w:id="1371690718" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="774C11B1" w14:textId="6715485F" w:rsidR="002D61DB" w:rsidRPr="001F3AF0" w:rsidRDefault="00DF35E4" w:rsidP="007D4D61">
+          <w:p w14:paraId="774C11B1" w14:textId="6715485F" w:rsidR="002D61DB" w:rsidRPr="001F3AF0" w:rsidRDefault="00567BE6" w:rsidP="007D4D61">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-986860130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -15356,51 +15380,51 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C76E0B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> besoin? </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="1160918901" w:edGrp="everyone"/>
-          <w:p w14:paraId="46B84753" w14:textId="71DC8570" w:rsidR="002D61DB" w:rsidRDefault="00DF35E4" w:rsidP="0087239C">
+          <w:p w14:paraId="46B84753" w14:textId="71DC8570" w:rsidR="002D61DB" w:rsidRDefault="00567BE6" w:rsidP="0087239C">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1322731375"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -15757,51 +15781,51 @@
               </w:rPr>
               <w:t>PERSONNES AYANT COLLABORÉ OU COMPLÉTÉ LE DOCUMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="829639625" w:edGrp="everyone"/>
       <w:permStart w:id="605113289" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
       <w:tr w:rsidR="00B9507C" w14:paraId="1A9AE076" w14:textId="77777777" w:rsidTr="00B9507C">
         <w:trPr>
           <w:trHeight w:val="117"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09A54E2B" w14:textId="10DDAB9C" w:rsidR="00B9507C" w:rsidRDefault="00DF35E4" w:rsidP="007D4D61">
+          <w:p w14:paraId="09A54E2B" w14:textId="10DDAB9C" w:rsidR="00B9507C" w:rsidRDefault="00567BE6" w:rsidP="007D4D61">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-802694956"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B9507C">
@@ -15889,51 +15913,51 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="752249100" w:edGrp="everyone"/>
       <w:permStart w:id="1406471036" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
       <w:permEnd w:id="605113289"/>
       <w:tr w:rsidR="00B9507C" w14:paraId="0D6A203C" w14:textId="77777777" w:rsidTr="00B9507C">
         <w:trPr>
           <w:trHeight w:val="116"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6480" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B9FB34" w14:textId="37F131B8" w:rsidR="00B9507C" w:rsidRDefault="00DF35E4" w:rsidP="007D4D61">
+          <w:p w14:paraId="21B9FB34" w14:textId="37F131B8" w:rsidR="00B9507C" w:rsidRDefault="00567BE6" w:rsidP="007D4D61">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1540173137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00800CAD">
@@ -15992,51 +16016,51 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1440374802" w:edGrp="everyone"/>
       <w:permEnd w:id="1406471036"/>
       <w:tr w:rsidR="00B9507C" w14:paraId="529DFC28" w14:textId="77777777" w:rsidTr="00B9507C">
         <w:trPr>
           <w:trHeight w:val="209"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A1C20B" w14:textId="77777777" w:rsidR="00B9507C" w:rsidRDefault="00DF35E4" w:rsidP="007D4D61">
+          <w:p w14:paraId="42A1C20B" w14:textId="77777777" w:rsidR="00B9507C" w:rsidRDefault="00567BE6" w:rsidP="007D4D61">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-912384259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B9507C">
@@ -16317,51 +16341,71 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172214E5" w14:textId="77777777" w:rsidR="001019F7" w:rsidRDefault="001019F7" w:rsidP="00800CAD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20A52760" w14:textId="77777777" w:rsidR="001019F7" w:rsidRDefault="001019F7" w:rsidP="00800CAD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="196513C2" w14:textId="77777777" w:rsidR="001019F7" w:rsidRDefault="001019F7" w:rsidP="00800CAD">
+    <w:p w14:paraId="196513C2" w14:textId="0C3C3598" w:rsidR="001019F7" w:rsidRDefault="001019F7" w:rsidP="00800CAD">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CE0C163" w14:textId="6654C2A7" w:rsidR="00D21718" w:rsidRDefault="00D21718" w:rsidP="00800CAD">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBC7C73" w14:textId="77777777" w:rsidR="00D21718" w:rsidRDefault="00D21718" w:rsidP="00800CAD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7259A4" w14:textId="20813F46" w:rsidR="00B9507C" w:rsidRDefault="00B9507C" w:rsidP="00800CAD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C002D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -16417,102 +16461,102 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B9507C" w:rsidRPr="00B9507C" w:rsidSect="00921C23">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="994" w:right="630" w:bottom="994" w:left="1022" w:header="706" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2368CA03" w14:textId="77777777" w:rsidR="00224EB1" w:rsidRDefault="00224EB1" w:rsidP="0081257E">
+    <w:p w14:paraId="4628FC1B" w14:textId="77777777" w:rsidR="00567BE6" w:rsidRDefault="00567BE6" w:rsidP="0081257E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4881F476" w14:textId="77777777" w:rsidR="00224EB1" w:rsidRDefault="00224EB1" w:rsidP="0081257E">
+    <w:p w14:paraId="4DE2A617" w14:textId="77777777" w:rsidR="00567BE6" w:rsidRDefault="00567BE6" w:rsidP="0081257E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
@@ -16525,51 +16569,51 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="1BE715A7" w14:textId="77777777" w:rsidR="002F5C95" w:rsidRDefault="002F5C95" w:rsidP="009241CF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4678"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -16776,96 +16820,88 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4A4FB926" w14:textId="07DA7DDF" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
+  <w:p w14:paraId="4A4FB926" w14:textId="62304174" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CLI-60532</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0091477D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>(Rév 2024-0</w:t>
-[...7 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>(Rév 2026-09</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D75C2E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>COMPLÉMENT D’INFORMATION</w:t>
@@ -16873,51 +16909,51 @@
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>de l’usager</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F7EBC4C" w14:textId="199E4B20" w:rsidR="002F5C95" w:rsidRPr="009241CF" w:rsidRDefault="002F5C95" w:rsidP="00770980">
+  <w:p w14:paraId="6F7EBC4C" w14:textId="4424D663" w:rsidR="002F5C95" w:rsidRPr="009241CF" w:rsidRDefault="002F5C95" w:rsidP="00770980">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
@@ -16956,176 +16992,168 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF35E4">
+    <w:r w:rsidR="002960A8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF35E4" w:rsidRPr="00DF35E4">
+    <w:r w:rsidR="002960A8" w:rsidRPr="002960A8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6CBAA1C4" w14:textId="23669C2D" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
+  <w:p w14:paraId="6CBAA1C4" w14:textId="38CA84C4" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CLI-60532</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0091477D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>(Rév 2024-0</w:t>
-[...7 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>(Rév 2026-09</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D75C2E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>COMPLÉMENT D’INFORMATION</w:t>
@@ -17133,51 +17161,51 @@
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">Dossier </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>de l’usager</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4EDCBB23" w14:textId="3959CF99" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
+  <w:p w14:paraId="4EDCBB23" w14:textId="36E7F183" w:rsidR="002F5C95" w:rsidRPr="002C0510" w:rsidRDefault="002F5C95" w:rsidP="002C0510">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5245"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -17221,51 +17249,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF35E4" w:rsidRPr="00DF35E4">
+    <w:r w:rsidR="002960A8" w:rsidRPr="002960A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
@@ -17282,87 +17310,87 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF35E4" w:rsidRPr="00DF35E4">
+    <w:r w:rsidR="002960A8" w:rsidRPr="002960A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BB47F4C" w14:textId="77777777" w:rsidR="00224EB1" w:rsidRDefault="00224EB1" w:rsidP="0081257E">
+    <w:p w14:paraId="6EE2FF96" w14:textId="77777777" w:rsidR="00567BE6" w:rsidRDefault="00567BE6" w:rsidP="0081257E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B41DDD1" w14:textId="77777777" w:rsidR="00224EB1" w:rsidRDefault="00224EB1" w:rsidP="0081257E">
+    <w:p w14:paraId="1E543913" w14:textId="77777777" w:rsidR="00567BE6" w:rsidRDefault="00567BE6" w:rsidP="0081257E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="52B76E7D" w14:textId="525074AA" w:rsidR="002F5C95" w:rsidRDefault="002F5C95">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D54B9A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
@@ -19217,58 +19245,58 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kMcYavTNuuTUSGM3FYk4Z+x+XX07b37glUJyfQJbdAQ9F3CrIW5qBfG5/2fXDP/+lz6CPOYDq/8olb449sIZ8g==" w:salt="hcrO9K3dg0hnVXy3W5J5pg=="/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zCVoo0wxNQed8QUcYxCSqCljUaIl4RzjgYvH3+FJrZbrCCN7HVBVKo7uz6X6DarS8q31c+gjaCDWm+RI7qaHPg==" w:salt="Tq/vISfD+eWRg1b5CR3xHA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F52944"/>
     <w:rsid w:val="00001EA0"/>
     <w:rsid w:val="000124E8"/>
     <w:rsid w:val="000235F9"/>
     <w:rsid w:val="00024F5E"/>
     <w:rsid w:val="000276D1"/>
     <w:rsid w:val="00027F6C"/>
     <w:rsid w:val="000303C6"/>
@@ -19339,50 +19367,51 @@
     <w:rsid w:val="001F086F"/>
     <w:rsid w:val="001F3503"/>
     <w:rsid w:val="00205E89"/>
     <w:rsid w:val="0021081C"/>
     <w:rsid w:val="00224B70"/>
     <w:rsid w:val="00224EB1"/>
     <w:rsid w:val="00225BD1"/>
     <w:rsid w:val="00227DD7"/>
     <w:rsid w:val="00230283"/>
     <w:rsid w:val="00230A4A"/>
     <w:rsid w:val="002313BA"/>
     <w:rsid w:val="00233C49"/>
     <w:rsid w:val="00237BBA"/>
     <w:rsid w:val="002408C6"/>
     <w:rsid w:val="00240B84"/>
     <w:rsid w:val="00241223"/>
     <w:rsid w:val="002420F7"/>
     <w:rsid w:val="002454D8"/>
     <w:rsid w:val="002623F8"/>
     <w:rsid w:val="00263F52"/>
     <w:rsid w:val="00283927"/>
     <w:rsid w:val="00285AAB"/>
     <w:rsid w:val="00285ED3"/>
     <w:rsid w:val="00295818"/>
     <w:rsid w:val="00295F2F"/>
+    <w:rsid w:val="002960A8"/>
     <w:rsid w:val="002A451A"/>
     <w:rsid w:val="002B3C0B"/>
     <w:rsid w:val="002C0510"/>
     <w:rsid w:val="002C10F4"/>
     <w:rsid w:val="002C1909"/>
     <w:rsid w:val="002C1CF9"/>
     <w:rsid w:val="002C543A"/>
     <w:rsid w:val="002C5CEB"/>
     <w:rsid w:val="002D207C"/>
     <w:rsid w:val="002D4BDA"/>
     <w:rsid w:val="002D61DB"/>
     <w:rsid w:val="002E3D54"/>
     <w:rsid w:val="002F5C95"/>
     <w:rsid w:val="00300573"/>
     <w:rsid w:val="00301BAB"/>
     <w:rsid w:val="0031085F"/>
     <w:rsid w:val="00315A80"/>
     <w:rsid w:val="00336BCB"/>
     <w:rsid w:val="00341B62"/>
     <w:rsid w:val="0035045E"/>
     <w:rsid w:val="0035487B"/>
     <w:rsid w:val="0035589A"/>
     <w:rsid w:val="00357424"/>
     <w:rsid w:val="00366A13"/>
     <w:rsid w:val="0036722E"/>
@@ -19420,50 +19449,51 @@
     <w:rsid w:val="004803CB"/>
     <w:rsid w:val="00486DB0"/>
     <w:rsid w:val="00487374"/>
     <w:rsid w:val="00487FC5"/>
     <w:rsid w:val="004908C7"/>
     <w:rsid w:val="004A4C9E"/>
     <w:rsid w:val="004A634E"/>
     <w:rsid w:val="004A7727"/>
     <w:rsid w:val="004B2D7F"/>
     <w:rsid w:val="004B315B"/>
     <w:rsid w:val="004C0056"/>
     <w:rsid w:val="004D5723"/>
     <w:rsid w:val="004E590A"/>
     <w:rsid w:val="004F3CE1"/>
     <w:rsid w:val="004F7BC1"/>
     <w:rsid w:val="005034ED"/>
     <w:rsid w:val="00503F06"/>
     <w:rsid w:val="00521D4B"/>
     <w:rsid w:val="005222EB"/>
     <w:rsid w:val="00527734"/>
     <w:rsid w:val="00532A39"/>
     <w:rsid w:val="00535241"/>
     <w:rsid w:val="005450BB"/>
     <w:rsid w:val="00551B5D"/>
     <w:rsid w:val="00562D85"/>
+    <w:rsid w:val="00567BE6"/>
     <w:rsid w:val="00572797"/>
     <w:rsid w:val="005846D0"/>
     <w:rsid w:val="00586763"/>
     <w:rsid w:val="0059764C"/>
     <w:rsid w:val="005A0C13"/>
     <w:rsid w:val="005A0CB6"/>
     <w:rsid w:val="005B0165"/>
     <w:rsid w:val="005B0CE2"/>
     <w:rsid w:val="005C002D"/>
     <w:rsid w:val="005C1EC4"/>
     <w:rsid w:val="005C3092"/>
     <w:rsid w:val="005D0B3B"/>
     <w:rsid w:val="005E5072"/>
     <w:rsid w:val="005E6877"/>
     <w:rsid w:val="005F5E7B"/>
     <w:rsid w:val="00605F48"/>
     <w:rsid w:val="00612662"/>
     <w:rsid w:val="006203E9"/>
     <w:rsid w:val="00621612"/>
     <w:rsid w:val="0063019A"/>
     <w:rsid w:val="00631CAF"/>
     <w:rsid w:val="0063533F"/>
     <w:rsid w:val="00641B9E"/>
     <w:rsid w:val="0064246A"/>
     <w:rsid w:val="00644EF4"/>
@@ -19512,130 +19542,133 @@
     <w:rsid w:val="00770980"/>
     <w:rsid w:val="00774F41"/>
     <w:rsid w:val="00775336"/>
     <w:rsid w:val="00775EF5"/>
     <w:rsid w:val="007824FE"/>
     <w:rsid w:val="00787048"/>
     <w:rsid w:val="00792415"/>
     <w:rsid w:val="00794F54"/>
     <w:rsid w:val="00796F7D"/>
     <w:rsid w:val="007A512B"/>
     <w:rsid w:val="007A7BE7"/>
     <w:rsid w:val="007B10A9"/>
     <w:rsid w:val="007B10B7"/>
     <w:rsid w:val="007C0A74"/>
     <w:rsid w:val="007C142E"/>
     <w:rsid w:val="007C316E"/>
     <w:rsid w:val="007C4940"/>
     <w:rsid w:val="007C4953"/>
     <w:rsid w:val="007D4D61"/>
     <w:rsid w:val="007E09E8"/>
     <w:rsid w:val="007E3C6F"/>
     <w:rsid w:val="007E5A80"/>
     <w:rsid w:val="007F3548"/>
     <w:rsid w:val="00800CAD"/>
     <w:rsid w:val="0080585F"/>
+    <w:rsid w:val="00811397"/>
     <w:rsid w:val="0081257E"/>
     <w:rsid w:val="00813571"/>
     <w:rsid w:val="00815A91"/>
     <w:rsid w:val="008200F2"/>
     <w:rsid w:val="008273AD"/>
     <w:rsid w:val="00835D55"/>
     <w:rsid w:val="00840968"/>
     <w:rsid w:val="008426AA"/>
     <w:rsid w:val="00854761"/>
     <w:rsid w:val="00854C5B"/>
     <w:rsid w:val="00856756"/>
     <w:rsid w:val="0087239C"/>
     <w:rsid w:val="00872BDF"/>
     <w:rsid w:val="008757FD"/>
     <w:rsid w:val="0088545A"/>
     <w:rsid w:val="008907E2"/>
     <w:rsid w:val="008920DC"/>
     <w:rsid w:val="008952FB"/>
     <w:rsid w:val="00895EA3"/>
     <w:rsid w:val="008A5245"/>
     <w:rsid w:val="008A6F30"/>
     <w:rsid w:val="008B68C3"/>
     <w:rsid w:val="008B6F9D"/>
     <w:rsid w:val="008C1B87"/>
     <w:rsid w:val="008C56B2"/>
     <w:rsid w:val="008D1247"/>
     <w:rsid w:val="008D56A0"/>
     <w:rsid w:val="008F0860"/>
     <w:rsid w:val="008F61BF"/>
     <w:rsid w:val="009034AA"/>
     <w:rsid w:val="00912469"/>
+    <w:rsid w:val="0091477D"/>
     <w:rsid w:val="00914CBF"/>
     <w:rsid w:val="009210E9"/>
     <w:rsid w:val="00921C23"/>
     <w:rsid w:val="009241CF"/>
     <w:rsid w:val="00932CCC"/>
     <w:rsid w:val="0093368C"/>
     <w:rsid w:val="00933CF8"/>
     <w:rsid w:val="00935CE9"/>
     <w:rsid w:val="00942D0E"/>
     <w:rsid w:val="00944771"/>
     <w:rsid w:val="00954EBA"/>
     <w:rsid w:val="00957446"/>
     <w:rsid w:val="009655CA"/>
     <w:rsid w:val="009701C2"/>
     <w:rsid w:val="009847F9"/>
     <w:rsid w:val="009917D6"/>
     <w:rsid w:val="00997EE0"/>
     <w:rsid w:val="009B3DF2"/>
     <w:rsid w:val="009B7034"/>
     <w:rsid w:val="009C708F"/>
     <w:rsid w:val="009E7A98"/>
     <w:rsid w:val="00A0249F"/>
     <w:rsid w:val="00A073D7"/>
     <w:rsid w:val="00A11AD5"/>
     <w:rsid w:val="00A326BB"/>
     <w:rsid w:val="00A3325A"/>
     <w:rsid w:val="00A33CEF"/>
     <w:rsid w:val="00A3424F"/>
     <w:rsid w:val="00A36142"/>
     <w:rsid w:val="00A513DB"/>
     <w:rsid w:val="00A530F1"/>
     <w:rsid w:val="00A54BEA"/>
     <w:rsid w:val="00A5593D"/>
     <w:rsid w:val="00A729F1"/>
     <w:rsid w:val="00A77D58"/>
     <w:rsid w:val="00A77FD9"/>
     <w:rsid w:val="00A82751"/>
     <w:rsid w:val="00A835B4"/>
     <w:rsid w:val="00A84AD2"/>
     <w:rsid w:val="00A85D6B"/>
     <w:rsid w:val="00A87C37"/>
     <w:rsid w:val="00A90CAF"/>
     <w:rsid w:val="00A96E54"/>
     <w:rsid w:val="00AB1AE0"/>
     <w:rsid w:val="00AB6C5B"/>
     <w:rsid w:val="00AB7772"/>
     <w:rsid w:val="00AC1E58"/>
     <w:rsid w:val="00AC6134"/>
     <w:rsid w:val="00AC7CEE"/>
+    <w:rsid w:val="00AD1C43"/>
     <w:rsid w:val="00AD3E02"/>
     <w:rsid w:val="00AD5DB0"/>
     <w:rsid w:val="00AD7EA0"/>
     <w:rsid w:val="00AE11B5"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AE7B95"/>
     <w:rsid w:val="00AF052E"/>
     <w:rsid w:val="00AF1027"/>
     <w:rsid w:val="00B06CF8"/>
     <w:rsid w:val="00B11A7E"/>
     <w:rsid w:val="00B21AF3"/>
     <w:rsid w:val="00B24B58"/>
     <w:rsid w:val="00B25E74"/>
     <w:rsid w:val="00B31BE9"/>
     <w:rsid w:val="00B33FF5"/>
     <w:rsid w:val="00B34C6D"/>
     <w:rsid w:val="00B44F24"/>
     <w:rsid w:val="00B700E0"/>
     <w:rsid w:val="00B71110"/>
     <w:rsid w:val="00B728A7"/>
     <w:rsid w:val="00B754DD"/>
     <w:rsid w:val="00B8608E"/>
     <w:rsid w:val="00B90138"/>
     <w:rsid w:val="00B94163"/>
     <w:rsid w:val="00B9507C"/>
@@ -19666,99 +19699,101 @@
     <w:rsid w:val="00C90826"/>
     <w:rsid w:val="00C911AC"/>
     <w:rsid w:val="00C977FD"/>
     <w:rsid w:val="00CA35C1"/>
     <w:rsid w:val="00CA5268"/>
     <w:rsid w:val="00CB76D6"/>
     <w:rsid w:val="00CC0874"/>
     <w:rsid w:val="00CC2533"/>
     <w:rsid w:val="00CC7EFA"/>
     <w:rsid w:val="00CD4013"/>
     <w:rsid w:val="00CD6AD7"/>
     <w:rsid w:val="00CD7540"/>
     <w:rsid w:val="00CE02A6"/>
     <w:rsid w:val="00CE1F62"/>
     <w:rsid w:val="00CE1FEE"/>
     <w:rsid w:val="00CE5811"/>
     <w:rsid w:val="00CE5C80"/>
     <w:rsid w:val="00CF3DA6"/>
     <w:rsid w:val="00D05770"/>
     <w:rsid w:val="00D05D0F"/>
     <w:rsid w:val="00D10A5A"/>
     <w:rsid w:val="00D14E7B"/>
     <w:rsid w:val="00D15393"/>
     <w:rsid w:val="00D16A65"/>
     <w:rsid w:val="00D20198"/>
+    <w:rsid w:val="00D21718"/>
     <w:rsid w:val="00D24917"/>
     <w:rsid w:val="00D25D2A"/>
     <w:rsid w:val="00D303B8"/>
     <w:rsid w:val="00D3516B"/>
     <w:rsid w:val="00D36424"/>
     <w:rsid w:val="00D37C8D"/>
     <w:rsid w:val="00D4156D"/>
     <w:rsid w:val="00D45066"/>
     <w:rsid w:val="00D54B9A"/>
     <w:rsid w:val="00D62FA3"/>
     <w:rsid w:val="00D631BA"/>
     <w:rsid w:val="00D6524F"/>
     <w:rsid w:val="00D65817"/>
     <w:rsid w:val="00D658C1"/>
     <w:rsid w:val="00D66ED1"/>
     <w:rsid w:val="00D733FF"/>
     <w:rsid w:val="00D75C2E"/>
     <w:rsid w:val="00D75DB5"/>
     <w:rsid w:val="00D81DBF"/>
     <w:rsid w:val="00D94066"/>
     <w:rsid w:val="00D97471"/>
     <w:rsid w:val="00DA05CB"/>
     <w:rsid w:val="00DA3089"/>
     <w:rsid w:val="00DA41EC"/>
     <w:rsid w:val="00DB5E8C"/>
     <w:rsid w:val="00DD133D"/>
     <w:rsid w:val="00DD4847"/>
     <w:rsid w:val="00DD6AC7"/>
     <w:rsid w:val="00DE0EC9"/>
     <w:rsid w:val="00DE2910"/>
     <w:rsid w:val="00DF248B"/>
     <w:rsid w:val="00DF35E4"/>
     <w:rsid w:val="00DF72FB"/>
     <w:rsid w:val="00E10066"/>
     <w:rsid w:val="00E16883"/>
     <w:rsid w:val="00E24ABE"/>
     <w:rsid w:val="00E30FAC"/>
     <w:rsid w:val="00E324D9"/>
     <w:rsid w:val="00E34F5A"/>
     <w:rsid w:val="00E3667F"/>
     <w:rsid w:val="00E37A0D"/>
     <w:rsid w:val="00E438CB"/>
     <w:rsid w:val="00E47E2F"/>
     <w:rsid w:val="00E55FF4"/>
     <w:rsid w:val="00E84264"/>
     <w:rsid w:val="00EA2FBB"/>
     <w:rsid w:val="00EA3D5C"/>
     <w:rsid w:val="00EA622B"/>
     <w:rsid w:val="00EA7032"/>
+    <w:rsid w:val="00EB030D"/>
     <w:rsid w:val="00EB67A8"/>
     <w:rsid w:val="00EC1D23"/>
     <w:rsid w:val="00EC202C"/>
     <w:rsid w:val="00ED174A"/>
     <w:rsid w:val="00ED47A0"/>
     <w:rsid w:val="00EE00A3"/>
     <w:rsid w:val="00EE319A"/>
     <w:rsid w:val="00EE671B"/>
     <w:rsid w:val="00EE7159"/>
     <w:rsid w:val="00EE71AF"/>
     <w:rsid w:val="00EF62FA"/>
     <w:rsid w:val="00EF69FD"/>
     <w:rsid w:val="00F01CFF"/>
     <w:rsid w:val="00F038C6"/>
     <w:rsid w:val="00F06054"/>
     <w:rsid w:val="00F12F20"/>
     <w:rsid w:val="00F130E4"/>
     <w:rsid w:val="00F13449"/>
     <w:rsid w:val="00F15FDF"/>
     <w:rsid w:val="00F1774D"/>
     <w:rsid w:val="00F20FF1"/>
     <w:rsid w:val="00F33764"/>
     <w:rsid w:val="00F37088"/>
     <w:rsid w:val="00F41733"/>
     <w:rsid w:val="00F47B4E"/>
@@ -19778,51 +19813,51 @@
     <w:rsid w:val="00FD387E"/>
     <w:rsid w:val="00FE3141"/>
     <w:rsid w:val="00FE5D19"/>
     <w:rsid w:val="00FE7523"/>
     <w:rsid w:val="00FE7CAA"/>
     <w:rsid w:val="00FF1654"/>
     <w:rsid w:val="00FF28FF"/>
     <w:rsid w:val="00FF4922"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64A8DFF9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{242388E8-FCA1-4880-8402-734DF2B8F2F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -21066,51 +21101,51 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
@@ -21123,115 +21158,117 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B161F"/>
     <w:rsid w:val="00064A16"/>
     <w:rsid w:val="000C49D0"/>
     <w:rsid w:val="00112490"/>
     <w:rsid w:val="00155FE5"/>
     <w:rsid w:val="00191452"/>
     <w:rsid w:val="001F58F3"/>
     <w:rsid w:val="00210DB3"/>
     <w:rsid w:val="002162C5"/>
     <w:rsid w:val="002805EF"/>
     <w:rsid w:val="002B2C3E"/>
     <w:rsid w:val="002D57F5"/>
     <w:rsid w:val="002F24AB"/>
     <w:rsid w:val="002F6282"/>
+    <w:rsid w:val="003105B8"/>
     <w:rsid w:val="0034005E"/>
     <w:rsid w:val="003421FF"/>
     <w:rsid w:val="00362A21"/>
     <w:rsid w:val="00384737"/>
     <w:rsid w:val="003B161F"/>
     <w:rsid w:val="003C4590"/>
     <w:rsid w:val="003D3DD4"/>
     <w:rsid w:val="003D47BB"/>
     <w:rsid w:val="00434EC1"/>
     <w:rsid w:val="004514F6"/>
     <w:rsid w:val="004627D0"/>
     <w:rsid w:val="00484F98"/>
     <w:rsid w:val="00551F7D"/>
     <w:rsid w:val="00577109"/>
     <w:rsid w:val="00586DD0"/>
     <w:rsid w:val="005B140A"/>
     <w:rsid w:val="006676B9"/>
     <w:rsid w:val="006A3EAC"/>
     <w:rsid w:val="006B2625"/>
     <w:rsid w:val="006C149F"/>
     <w:rsid w:val="006C4A9D"/>
     <w:rsid w:val="00726C6F"/>
     <w:rsid w:val="007E7E6D"/>
     <w:rsid w:val="0086554A"/>
     <w:rsid w:val="008D0BEC"/>
     <w:rsid w:val="008E280D"/>
     <w:rsid w:val="00900FCC"/>
     <w:rsid w:val="00912502"/>
     <w:rsid w:val="009468F7"/>
     <w:rsid w:val="009558B8"/>
+    <w:rsid w:val="009815C3"/>
     <w:rsid w:val="00992FC7"/>
     <w:rsid w:val="009C00EC"/>
     <w:rsid w:val="00A1476C"/>
     <w:rsid w:val="00A454F3"/>
     <w:rsid w:val="00A46FD2"/>
     <w:rsid w:val="00A55D65"/>
     <w:rsid w:val="00A949A4"/>
     <w:rsid w:val="00A969B4"/>
     <w:rsid w:val="00AA373E"/>
     <w:rsid w:val="00AB2A4A"/>
     <w:rsid w:val="00B1116B"/>
     <w:rsid w:val="00B46D29"/>
     <w:rsid w:val="00B72A90"/>
     <w:rsid w:val="00BA28E3"/>
     <w:rsid w:val="00C7075C"/>
     <w:rsid w:val="00C72970"/>
     <w:rsid w:val="00C74B42"/>
     <w:rsid w:val="00D467F0"/>
     <w:rsid w:val="00D6217C"/>
     <w:rsid w:val="00DD6EE4"/>
     <w:rsid w:val="00DF487E"/>
     <w:rsid w:val="00E11B02"/>
     <w:rsid w:val="00E219F6"/>
     <w:rsid w:val="00E35253"/>
     <w:rsid w:val="00E64ABA"/>
@@ -42966,82 +43003,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7D0DB0B-8199-46B8-A0B3-175C9A05C09E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2299FBD4-BB55-45ED-A6B8-EF320248760F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Nouveau formulaire PII-PID - TEST VF4_form</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>11666</Characters>
+  <Pages>1</Pages>
+  <Words>2119</Words>
+  <Characters>11658</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
+  <DocSecurity>8</DocSecurity>
   <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CISSS de la Montérégie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13759</CharactersWithSpaces>
+  <CharactersWithSpaces>13750</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dos Santos , Murielle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>