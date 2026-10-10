--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-4922"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -60,2158 +61,2412 @@
           <w:tcPr>
             <w:tcW w:w="13562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D735EB3" w14:textId="77777777" w:rsidR="00F63DC8" w:rsidRPr="00F63DC8" w:rsidRDefault="00F63DC8" w:rsidP="00F63DC8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F63DC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="674C451C" w14:textId="1A96B38C" w:rsidR="00F63DC8" w:rsidRPr="003D7DEE" w:rsidRDefault="004575E9" w:rsidP="005425D7">
+    <w:p w14:paraId="45B24F03" w14:textId="2A33BDC1" w:rsidR="00A11054" w:rsidRDefault="004575E9" w:rsidP="00A11054">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="888761929" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="003D7DEE">
+      <w:r w:rsidRPr="00975BFC">
         <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="182880" distR="182880" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D43DA0A" wp14:editId="1F6715B4">
+              <wp:anchor distT="45720" distB="45720" distL="182880" distR="182880" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D43DA0A" wp14:editId="31A237E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-635</wp:posOffset>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>67945</wp:posOffset>
+                  <wp:posOffset>71755</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="8610600" cy="1989455"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="10795"/>
+                <wp:extent cx="9338400" cy="2152800"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="2099685379" name="Rectangle 2099685379"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="8610600" cy="1989455"/>
+                          <a:ext cx="9338400" cy="2152800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
-                            <a:srgbClr val="003C85"/>
+                            <a:srgbClr val="170A72"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2F7F56AE" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00585382" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="2F7F56AE" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="1009005602" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="432D2056" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="432D2056" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Note au rédacteur :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2FC76DDC" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="2FC76DDC" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:bookmarkStart w:id="0" w:name="_Hlk219117478"/>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00224B8A">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00DB2F8E">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>a</w:t>
+                              <w:t>administratifs</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:i/>
-[...19 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> se lit comme suit :</w:t>
                             </w:r>
                             <w:bookmarkEnd w:id="0"/>
                           </w:p>
-                          <w:p w14:paraId="438F1300" w14:textId="75461FF2" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="438F1300" w14:textId="75461FF2" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>« [Le]</w:t>
+                              <w:t xml:space="preserve">« [Le] formulaire est utilisé à des fins administratives en soutien aux processus, par exemple la gestion des ressources, le suivi de statistiques, le suivi administratif, etc. Il </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004575E9">
+                            <w:r w:rsidR="00703C4A" w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
-[...7 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">peut être consigné au dossier de l’employé. Un formulaire administratif ne peut pas être </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004575E9">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>consigné au dossier de l’usager.</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> […] »</w:t>
+                              <w:t>consigné au dossier de l’usager. […] »</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2967F537" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRDefault="003D7DEE" w:rsidP="004575E9">
+                          <w:p w14:paraId="2967F537" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00975BFC" w:rsidRDefault="003D7DEE" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1D6C2426" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00723344" w:rsidRDefault="003D7DEE" w:rsidP="003D7DEE">
+                          <w:p w14:paraId="1D6C2426" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00975BFC" w:rsidRDefault="003D7DEE" w:rsidP="003D7DEE">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="7"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlien"/>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00723344">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlien"/>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00723344">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlien"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t>obligatoire</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00723344">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlien"/>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5880FC6B" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="5880FC6B" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="426" w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6760766D" w14:textId="490A47C0" w:rsidR="004575E9" w:rsidRPr="00312D2A" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                          <w:p w14:paraId="6760766D" w14:textId="490A47C0" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="6"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Le formulaire administratif est mis à jour </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00CC5C6E">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
-                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">au besoin ou minimalement, </w:t>
+                              <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="003A6D65">
+                            <w:r w:rsidRPr="00975BFC">
                               <w:rPr>
-                                <w:b/>
-[...32 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:permEnd w:id="1009005602"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4D43DA0A" id="Rectangle 2099685379" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.05pt;margin-top:5.35pt;width:678pt;height:156.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:14.4pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:14.4pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzzdCATAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrJ1i416hRFug4D&#10;ugvW7QMUWYqFyqJGKXGyrx8lO267FXsY9iKQFnkOD0X64nLfWbZTGAy4ms9OSs6Uk9AYt6n59283&#10;rxachShcIyw4VfODCvxy+fLFRe8rNYcWbKOQEYgLVe9r3sboq6IIslWdCCfglaNLDdiJSC5uigZF&#10;T+idLeZleVb0gI1HkCoE+no9XPJlxtdayfhZ66AiszWn2mI+MZ/rdBbLC1FtUPjWyLEM8Q9VdMI4&#10;Ip2grkUUbIvmD6jOSIQAOp5I6ArQ2kiVNZCaWfmbmrtWeJW1UHOCn9oU/h+s/LS7818wlR78Lcj7&#10;wBysWuE26goR+laJhuhmqVFF70M1JSQnUCpb9x+hoacV2wi5B3uNXQIkdWyfW32YWq32kUn6uDib&#10;lWclvYiku9n54vzN6WnmENUx3WOI7xV0LBk1R3rLDC92tyGmckR1DElsDm6Mtfk9rWM9oc7fEkFW&#10;BtY06TY7uFmvLLKdSCNRvl4tjsThcVgS/s41GS8KYwebOK0bO5HEpzmjNsSDVQnbuq9KM9OQwPnA&#10;nOZYTXRCSuXi0MwxOqVpKm1KnD2XaKekMTalqTzfU+Ko9W+MU0ZmBRen5M44wOeYm/tjuXqIP6of&#10;NCf5cb/eU5+SuYbmQCOBMCwa/RjIaAF/ctbTktU8/NgKVJzZDy6NVbko0xDEJx4+8dZPPOEkwdU8&#10;cjaYqzhs89aj2bTENvTPwRWNozZ5UB4qG4unZcrzMy5+2tbHfo56+D0tfwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIYKWHnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauy2F&#10;EuJUVSUuCKgo5cBtm2zjiHgd2U6b/j3uCY6zM5p5my8H24oj+dA41jAZKxDEpasarjXsPp9HCxAh&#10;IlfYOiYNZwqwLK6vcswqd+IPOm5jLVIJhww1mBi7TMpQGrIYxq4jTt7BeYsxSV/LyuMpldtWTpW6&#10;lxYbTgsGO1obKn+2vdUQNl/f0Xh8W73w4X2zxlfbn0utb2+G1ROISEP8C8MFP6FDkZj2rucqiFbD&#10;aJKC6aweQFzs2Xz+CGKvYTa9UyCLXP7/oPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;c83QgEwCAADmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAhgpYed8AAAAJAQAADwAAAAAAAAAAAAAAAACmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" o:allowoverlap="f" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="4D43DA0A" id="Rectangle 2099685379" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:5.65pt;width:735.3pt;height:169.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:14.4pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:14.4pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb+q5sTAIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpxt7UL4hRBuw4D&#10;ugvW7QMUWYqFyqJGKXGyry8lO267FXsY9iKQFnkOD0V6cbHvLNspDAZczWcnJWfKSWiM29T8x/fr&#10;V+echShcIyw4VfODCvxi+fLFovdzVUELtlHICMSFee9r3sbo50URZKs6EU7AK0eXGrATkVzcFA2K&#10;ntA7W1Rl+bboARuPIFUI9PVquOTLjK+1kvGL1kFFZmtOtcV8Yj7X6SyWCzHfoPCtkWMZ4h+q6IRx&#10;RDpBXYko2BbNH1CdkQgBdDyR0BWgtZEqayA1s/I3Nbet8CproeYEP7Up/D9Y+Xl3679iKj34G5B3&#10;gTm4bIXbqBUi9K0SDdHNUqOK3of5lJCcQKls3X+Chp5WbCPkHuw1dgmQ1LF9bvVharXaRybp47vT&#10;0/PXJb2IpLtq9qY6JydxiPkx3WOIHxR0LBk1R3rLDC92NyEOoceQxObg2lib39M61lPN1RlhZmVg&#10;TZNus4Ob9aVFthM0ErOzcnVWjcThcVgS/t41GS8KYwebyrNu7EQSn+aM2hAPViVs674pzUxDAquB&#10;Oc2xmuiElMrFoZljdErTVNqUOHsu0U5JY2xKU3m+p8RR698Yp4zMCi5OyZ1xgM8xN3fHcvUQf1Q/&#10;aE7y4369pz4lcw3NgUYCYVg0+jGQ0QL+4qynJat5+LkVqDizH10aq5KePa3lEw+feOsnnnCS4Goe&#10;ORvMyzhs89aj2bTENvTPwYrGUZs8KA+VjcXTMuVRGxc/betjP0c9/J6W9wAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAM5nr23eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoXdIG&#10;EuJUCITEtT+i6s2NlyRgryPbbUOfHvcEx9lZzXxTLUZr2BF96B1JmE4EMKTG6Z5aCZv1290jsBAV&#10;aWUcoYQfDLCor68qVWp3oiUeV7FlKYRCqSR0MQ4l56Hp0KowcQNS8j6dtyom6VuuvTqlcGv4vRA5&#10;t6qn1NCpAV86bL5XBythWeTv3m4/suI8N3azLl6/ZruzlLc34/MTsIhj/HuGC35Chzox7d2BdGBG&#10;QhoS03WaAbu4sweRA9tLyOYiA15X/P+A+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb&#10;+q5sTAIAAOYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDOZ69t3gAAAAgBAAAPAAAAAAAAAAAAAAAAAKYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="#170a72" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="2F7F56AE" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00585382" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="2F7F56AE" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="1009005602" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="432D2056" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="432D2056" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Note au rédacteur :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2FC76DDC" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="2FC76DDC" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="1" w:name="_Hlk219117478"/>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00224B8A">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DB2F8E">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>a</w:t>
+                        <w:t>administratifs</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:i/>
-[...19 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> se lit comme suit :</w:t>
                       </w:r>
                       <w:bookmarkEnd w:id="1"/>
                     </w:p>
-                    <w:p w14:paraId="438F1300" w14:textId="75461FF2" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="438F1300" w14:textId="75461FF2" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>« [Le]</w:t>
+                        <w:t xml:space="preserve">« [Le] formulaire est utilisé à des fins administratives en soutien aux processus, par exemple la gestion des ressources, le suivi de statistiques, le suivi administratif, etc. Il </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004575E9">
+                      <w:r w:rsidR="00703C4A" w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
-[...7 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">peut être consigné au dossier de l’employé. Un formulaire administratif ne peut pas être </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004575E9">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>consigné au dossier de l’usager.</w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> […] »</w:t>
+                        <w:t>consigné au dossier de l’usager. […] »</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2967F537" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRDefault="003D7DEE" w:rsidP="004575E9">
+                    <w:p w14:paraId="2967F537" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00975BFC" w:rsidRDefault="003D7DEE" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1D6C2426" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00723344" w:rsidRDefault="003D7DEE" w:rsidP="003D7DEE">
+                    <w:p w14:paraId="1D6C2426" w14:textId="77777777" w:rsidR="003D7DEE" w:rsidRPr="00975BFC" w:rsidRDefault="003D7DEE" w:rsidP="003D7DEE">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="7"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rStyle w:val="Hyperlien"/>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00723344">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlien"/>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00723344">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlien"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t>obligatoire</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00723344">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlien"/>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5880FC6B" w14:textId="77777777" w:rsidR="004575E9" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="5880FC6B" w14:textId="77777777" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="426" w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6760766D" w14:textId="490A47C0" w:rsidR="004575E9" w:rsidRPr="00312D2A" w:rsidRDefault="004575E9" w:rsidP="004575E9">
+                    <w:p w14:paraId="6760766D" w14:textId="490A47C0" w:rsidR="004575E9" w:rsidRPr="00975BFC" w:rsidRDefault="004575E9" w:rsidP="004575E9">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="6"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Le formulaire administratif est mis à jour </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CC5C6E">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
-                          <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">au besoin ou minimalement, </w:t>
+                        <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="003A6D65">
+                      <w:r w:rsidRPr="00975BFC">
                         <w:rPr>
-                          <w:b/>
-[...32 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:permEnd w:id="1009005602"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00F1782E" w:rsidRPr="003D7DEE">
+      <w:r w:rsidR="00A11054">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Début du texte</w:t>
+        <w:t>Le texte commence ici</w:t>
       </w:r>
-      <w:permEnd w:id="888761929"/>
     </w:p>
-    <w:sectPr w:rsidR="00F63DC8" w:rsidRPr="003D7DEE" w:rsidSect="00EF7CED">
+    <w:p w14:paraId="3655627F" w14:textId="004F05FB" w:rsidR="00A11054" w:rsidRDefault="00A11054" w:rsidP="007D6BD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2890"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FE9427" w14:textId="77777777" w:rsidR="00E10597" w:rsidRPr="00E10597" w:rsidRDefault="00E10597" w:rsidP="007D6BD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:permEnd w:id="888761929"/>
+    <w:p w14:paraId="165C33FC" w14:textId="07814BC3" w:rsidR="00E10597" w:rsidRPr="00E10597" w:rsidRDefault="00E10597" w:rsidP="007D6BD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E10597" w:rsidRPr="00E10597" w:rsidSect="00562335">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
-      <w:pgMar w:top="907" w:right="1134" w:bottom="340" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68D7AC5F" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="49C154E6" w14:textId="77777777" w:rsidR="00CE6FF1" w:rsidRDefault="00CE6FF1" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE8BCF3" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="50E7D7F3" w14:textId="77777777" w:rsidR="00CE6FF1" w:rsidRDefault="00CE6FF1" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="10773"/>
-      <w:gridCol w:w="2799"/>
+      <w:gridCol w:w="11674"/>
+      <w:gridCol w:w="3032"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009E35E5" w14:paraId="0AD6C73E" w14:textId="77777777" w:rsidTr="00E03FC8">
+    <w:tr w:rsidR="00562335" w:rsidRPr="00975BFC" w14:paraId="64A3EC43" w14:textId="77777777" w:rsidTr="00273BB5">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="4E9D7D25" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+        <w:p w14:paraId="2688AEBA" w14:textId="77777777" w:rsidR="00562335" w:rsidRPr="00975BFC" w:rsidRDefault="00562335" w:rsidP="00562335">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ADM-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009E35E5" w:rsidRPr="00E15F49" w14:paraId="0CDA1006" w14:textId="77777777" w:rsidTr="00E03FC8">
+    <w:tr w:rsidR="00562335" w:rsidRPr="00975BFC" w14:paraId="1570C836" w14:textId="77777777" w:rsidTr="00273BB5">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6CA63DFB" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00E83D6D" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+        <w:p w14:paraId="7FABA63F" w14:textId="77777777" w:rsidR="00562335" w:rsidRPr="00975BFC" w:rsidRDefault="00562335" w:rsidP="00562335">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...5 lines deleted...]
-            <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Santé Québec</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1031" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="40A4C9AF" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00D55715" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+        <w:p w14:paraId="7715ABE8" w14:textId="77777777" w:rsidR="00562335" w:rsidRPr="00975BFC" w:rsidRDefault="00562335" w:rsidP="00562335">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="19297297" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00876DAA" w:rsidRDefault="003C6C5F" w:rsidP="00E114E8">
+  <w:p w14:paraId="0A2519D0" w14:textId="77777777" w:rsidR="00562335" w:rsidRPr="00A2645E" w:rsidRDefault="00562335" w:rsidP="00562335">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="2"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1560"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1094"/>
+      <w:gridCol w:w="11674"/>
+      <w:gridCol w:w="3032"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009E35E5" w:rsidRPr="00E15F49" w14:paraId="161543A8" w14:textId="77777777" w:rsidTr="00F9390F">
+    <w:tr w:rsidR="009E35E5" w:rsidRPr="00975BFC" w14:paraId="0AD6C73E" w14:textId="77777777" w:rsidTr="00E03FC8">
+      <w:trPr>
+        <w:trHeight w:val="227"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5000" w:type="pct"/>
+          <w:gridSpan w:val="2"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="4E9D7D25" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+          <w:pPr>
+            <w:pStyle w:val="Pieddepage"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4320"/>
+              <w:tab w:val="clear" w:pos="8640"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>ADM-Acronyme de la direction-1XXXX</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009E35E5" w:rsidRPr="00975BFC" w14:paraId="0CDA1006" w14:textId="77777777" w:rsidTr="00E03FC8">
+      <w:trPr>
+        <w:trHeight w:val="227"/>
+        <w:jc w:val="center"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3969" w:type="pct"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6CA63DFB" w14:textId="08F997F7" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="00975BFC" w:rsidP="009E35E5">
+          <w:pPr>
+            <w:pStyle w:val="Pieddepage"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4320"/>
+              <w:tab w:val="clear" w:pos="8640"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Santé Québec</w:t>
+          </w:r>
+          <w:r w:rsidR="009E35E5" w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Montérégie-Ouest</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1031" w:type="pct"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="40A4C9AF" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+          <w:pPr>
+            <w:pStyle w:val="Pieddepage"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4320"/>
+              <w:tab w:val="clear" w:pos="8640"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="19297297" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00876DAA" w:rsidRDefault="003C6C5F" w:rsidP="00E114E8">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Grilledutableau"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="1692"/>
+      <w:gridCol w:w="9829"/>
+      <w:gridCol w:w="2000"/>
+      <w:gridCol w:w="1185"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009E35E5" w:rsidRPr="00975BFC" w14:paraId="161543A8" w14:textId="77777777" w:rsidTr="00F9390F">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="575" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="2EB1626B" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00181190" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+        <w:p w14:paraId="2EB1626B" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00181190">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Direction émettrice :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:permStart w:id="1562466031" w:edGrp="everyone" w:displacedByCustomXml="next"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Segoe UI"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tag w:val="Direction concernée"/>
           <w:id w:val="-634945413"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="F4617D6A34024601BE215A3A7DF53FA1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choisissez un élément."/>
             <w:listItem w:displayText="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services" w:value="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital Anna-Laberge" w:value="Direction des activités hospitalières - Hôpital Anna-Laberge"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial" w:value="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial"/>
             <w:listItem w:displayText="Direction générale" w:value="Direction générale"/>
             <w:listItem w:displayText="Direction hôpital Vaudreuil-Soulanges" w:value="Direction hôpital Vaudreuil-Soulanges"/>
             <w:listItem w:displayText="Direction de la logistique" w:value="Direction de la logistique"/>
-            <w:listItem w:displayText="Direction des programmes Déficiences" w:value="Direction des programmes Déficiences"/>
+            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes de développement et de réadaptation" w:value="Direction des programmes de développement et de réadaptation"/>
             <w:listItem w:displayText="Direction des programmes Jeunesse et des Activités de santé publique" w:value="Direction des programmes Jeunesse et des Activités de santé publique"/>
-            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
             <w:listItem w:displayText="Direction des programmes de soins critiques et spécialisés" w:value="Direction des programmes de soins critiques et spécialisés"/>
-            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
-            <w:listItem w:displayText="Direction de la qualité, de l'évaluation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'évaluation, de la performance et de l'éthique"/>
+            <w:listItem w:displayText="Direction de la qualité, de l'innovation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'innovation, de la performance et de l'éthique"/>
             <w:listItem w:displayText="Direction des ressources financières" w:value="Direction des ressources financières"/>
-            <w:listItem w:displayText="Direction des ressources humaines et du développement organisationnel" w:value="Direction des ressources humaines et du développement organisationnel"/>
+            <w:listItem w:displayText="Direction des ressources humaines, du développement organisationnel et de l'apprentissage" w:value="Direction des ressources humaines, du développement organisationnel et de l'apprentissage"/>
             <w:listItem w:displayText="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie" w:value="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie"/>
-            <w:listItem w:displayText="Direction des soins infirmiers et de l'enseignement universitaire" w:value="Direction des soins infirmiers et de l'enseignement universitaire"/>
-            <w:listItem w:displayText="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire" w:value="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire"/>
+            <w:listItem w:displayText="Direction des services multidisciplinaires de santé et services sociaux" w:value="Direction des services multidisciplinaires de santé et services sociaux"/>
             <w:listItem w:displayText="Direction des services de soutien à domicile et gériatrie" w:value="Direction des services de soutien à domicile et gériatrie"/>
             <w:listItem w:displayText="Direction des services techniques" w:value="Direction des services techniques"/>
+            <w:listItem w:displayText="Direction des soins infirmiers" w:value="Direction des soins infirmiers"/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="3342" w:type="pct"/>
               <w:tcMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tcMar>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w14:paraId="661979F0" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00181190" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+            <w:p w14:paraId="661979F0" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="4320"/>
                   <w:tab w:val="clear" w:pos="8640"/>
                 </w:tabs>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="00181190">
+              <w:r w:rsidRPr="00975BFC">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
       <w:permEnd w:id="1562466031" w:displacedByCustomXml="prev"/>
       <w:permStart w:id="1807633645" w:edGrp="everyone"/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="680" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A67C892" w14:textId="57DA2F76" w:rsidR="009E35E5" w:rsidRPr="00181190" w:rsidRDefault="006B05CE" w:rsidP="009E35E5">
+        <w:p w14:paraId="7A67C892" w14:textId="57DA2F76" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="00000000" w:rsidP="009E35E5">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1567607971"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="E9D4FD10713843C0ACAF28575D71C4DE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choisissez un élément."/>
                 <w:listItem w:displayText="Adopté" w:value="Adopté"/>
                 <w:listItem w:displayText="Révisé" w:value="Révisé"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00F9390F" w:rsidRPr="00FD0D59">
+              <w:r w:rsidR="00F9390F" w:rsidRPr="00975BFC">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:permEnd w:id="1807633645"/>
-          <w:r w:rsidR="009E35E5" w:rsidRPr="00181190">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="009E35E5" w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t> :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="403" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7A8687D1" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00181190" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+        <w:p w14:paraId="7A8687D1" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:permStart w:id="1934101373" w:edGrp="everyone"/>
-          <w:r w:rsidRPr="00181190">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>AAAA-MM-JJ</w:t>
           </w:r>
           <w:permEnd w:id="1934101373"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00884314" w:rsidRPr="005A5034" w14:paraId="428BE462" w14:textId="77777777" w:rsidTr="00F9390F">
+    <w:tr w:rsidR="00884314" w:rsidRPr="00975BFC" w14:paraId="428BE462" w14:textId="77777777" w:rsidTr="00F9390F">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3917" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="48D138B5" w14:textId="77777777" w:rsidR="00884314" w:rsidRPr="00181190" w:rsidRDefault="00884314" w:rsidP="00884314">
+        <w:p w14:paraId="48D138B5" w14:textId="77777777" w:rsidR="00884314" w:rsidRPr="00975BFC" w:rsidRDefault="00884314" w:rsidP="00884314">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00181190">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>ADM-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1083" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="5078BA32" w14:textId="5753057A" w:rsidR="00884314" w:rsidRPr="005A5034" w:rsidRDefault="00884314" w:rsidP="00884314">
+        <w:p w14:paraId="5078BA32" w14:textId="5753057A" w:rsidR="00884314" w:rsidRPr="00975BFC" w:rsidRDefault="00884314" w:rsidP="00884314">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A5034">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00975BFC">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2735A7D7" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00876DAA" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
+  <w:p w14:paraId="2735A7D7" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00975BFC" w:rsidRDefault="009E35E5" w:rsidP="009E35E5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="38C371AD" w14:textId="77777777" w:rsidR="009E35E5" w:rsidRPr="00876DAA" w:rsidRDefault="009E35E5" w:rsidP="00C36EF9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="13572"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B1DEEA" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="483FE11C" w14:textId="77777777" w:rsidR="00CE6FF1" w:rsidRDefault="00CE6FF1" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4020C388" w14:textId="77777777" w:rsidR="000013A0" w:rsidRDefault="000013A0" w:rsidP="00A7694C">
+    <w:p w14:paraId="39A49143" w14:textId="77777777" w:rsidR="00CE6FF1" w:rsidRDefault="00CE6FF1" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44D2D258" w14:textId="77777777" w:rsidR="009E38D0" w:rsidRDefault="006B05CE">
+  <w:p w14:paraId="16F18F30" w14:textId="77777777" w:rsidR="00562335" w:rsidRPr="00975BFC" w:rsidRDefault="00000000" w:rsidP="00562335">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
-      </w:rPr>
-      <w:pict w14:anchorId="1B16738F">
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:pict w14:anchorId="1D46EEAE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1737460422" o:spid="_x0000_s16386" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.45pt;height:77.45pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="_x0000_s1028" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251651072;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+    <w:r w:rsidR="00562335" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Formulaire administratif –</w:t>
+    </w:r>
+    <w:r w:rsidR="00562335" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:permStart w:id="710165822" w:edGrp="everyone"/>
+    <w:r w:rsidR="00562335" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Inscrire le titre du formulaire</w:t>
+    </w:r>
+    <w:permEnd w:id="710165822"/>
+  </w:p>
+  <w:p w14:paraId="44D2D258" w14:textId="77777777" w:rsidR="009E38D0" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="1B16738F">
+        <v:shape id="PowerPlusWaterMarkObject15678813" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E84F27E" w14:textId="6949DC7B" w:rsidR="003C6C5F" w:rsidRPr="003D7DEE" w:rsidRDefault="006B05CE" w:rsidP="006B2492">
+  <w:p w14:paraId="2E84F27E" w14:textId="7301E0B5" w:rsidR="003C6C5F" w:rsidRPr="00975BFC" w:rsidRDefault="00000000" w:rsidP="00562335">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
-      <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:spacing w:before="400"/>
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="475BF769">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1737460423" o:spid="_x0000_s16387" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.45pt;height:77.45pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject15678814" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="002E05FE" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="002E05FE" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Formulaire</w:t>
     </w:r>
-    <w:r w:rsidR="00E114E8" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="00E114E8" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> administratif</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:permStart w:id="1025525822" w:edGrp="everyone"/>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Inscrire le titre </w:t>
     </w:r>
-    <w:r w:rsidR="00B70AC0" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="00B70AC0" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">du </w:t>
     </w:r>
-    <w:r w:rsidR="0068065E" w:rsidRPr="003D7DEE">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r w:rsidR="0068065E" w:rsidRPr="00975BFC">
+      <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>formulaire</w:t>
     </w:r>
     <w:permEnd w:id="1025525822"/>
   </w:p>
   <w:p w14:paraId="3D5793C8" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="003D7DEE" w:rsidRDefault="003C6C5F" w:rsidP="006B2492">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E34C1A0" w14:textId="77777777" w:rsidR="00975BFC" w:rsidRDefault="00975BFC" w:rsidP="00E3769C">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
-      <w:tblW w:w="4996" w:type="pct"/>
+      <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="170A72"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2693"/>
-      <w:gridCol w:w="10868"/>
+      <w:gridCol w:w="2768"/>
+      <w:gridCol w:w="11938"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="43438088" w14:textId="77777777" w:rsidTr="006B2492">
+    <w:tr w:rsidR="00975BFC" w:rsidRPr="00936E88" w14:paraId="7FB4A5BC" w14:textId="77777777" w:rsidTr="00562335">
       <w:trPr>
-        <w:trHeight w:val="898"/>
+        <w:trHeight w:val="851"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="993" w:type="pct"/>
+          <w:tcW w:w="941" w:type="pct"/>
           <w:vMerge w:val="restart"/>
+          <w:tcMar>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="1E665131" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="53CFC5D7" w14:textId="77777777" w:rsidR="00975BFC" w:rsidRDefault="00975BFC" w:rsidP="00975BFC">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E4068">
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E2F5568" wp14:editId="68EC3D96">
-[...2 lines deleted...]
-                <wp:docPr id="4" name="Image 28"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17142F43" wp14:editId="7C65D2AF">
+                <wp:extent cx="1584000" cy="736641"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="462263215" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="logo_CISSS_Monteregie_Ouest_nb.jpg"/>
+                        <pic:cNvPr id="4" name="Image 28" descr="Logo de Santé Québec, composé du nom « Santé Québec » et d’un symbole graphique"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="599814"/>
+                          <a:ext cx="1584000" cy="736641"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4007" w:type="pct"/>
+          <w:tcW w:w="4059" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="68F7CAE2" w14:textId="77EFC9B4" w:rsidR="000A01AC" w:rsidRPr="00B70AC0" w:rsidRDefault="000A01AC" w:rsidP="002E05FE">
+        <w:p w14:paraId="64E59CE0" w14:textId="77777777" w:rsidR="00975BFC" w:rsidRPr="00AE3DA2" w:rsidRDefault="00975BFC" w:rsidP="00975BFC">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:line="280" w:lineRule="exact"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B70AC0">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00AE3DA2">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>FORMULAIRE ADMINISTRATIF</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="56457FC5" w14:textId="0B8E48DE" w:rsidR="00C36EF9" w:rsidRPr="000A01AC" w:rsidRDefault="000A01AC" w:rsidP="002E05FE">
+        <w:p w14:paraId="57C01A0F" w14:textId="4C41212D" w:rsidR="00975BFC" w:rsidRPr="00936E88" w:rsidRDefault="00975BFC" w:rsidP="00975BFC">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:line="280" w:lineRule="exact"/>
+            <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
-              <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
-          <w:permStart w:id="1127841061" w:edGrp="everyone"/>
-[...2 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:permStart w:id="1709902924" w:edGrp="everyone"/>
+          <w:r w:rsidRPr="00AE3DA2">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Titre du formulaire</w:t>
           </w:r>
-          <w:permEnd w:id="1127841061"/>
+          <w:permEnd w:id="1709902924"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="6DA4328F" w14:textId="77777777" w:rsidTr="006B2492">
+    <w:tr w:rsidR="00975BFC" w:rsidRPr="003D4271" w14:paraId="33C13B7E" w14:textId="77777777" w:rsidTr="00562335">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="993" w:type="pct"/>
+          <w:tcW w:w="941" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="0FA6C4B1" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="504719E7" w14:textId="77777777" w:rsidR="00975BFC" w:rsidRPr="000E4068" w:rsidRDefault="00975BFC" w:rsidP="00975BFC">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
               <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4007" w:type="pct"/>
+          <w:tcW w:w="4059" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0BD46144" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="52B98F74" w14:textId="77777777" w:rsidR="00975BFC" w:rsidRPr="003D4271" w:rsidRDefault="00975BFC" w:rsidP="00975BFC">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:b/>
+              <w:color w:val="170A72"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="003D4271">
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:b/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Santé Québec Montérégie-Ouest</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4F349561" w14:textId="77777777" w:rsidR="00E3769C" w:rsidRPr="00E3769C" w:rsidRDefault="006B05CE" w:rsidP="00E3769C">
+  <w:p w14:paraId="4F349561" w14:textId="08F4DE63" w:rsidR="00E3769C" w:rsidRPr="00975BFC" w:rsidRDefault="00000000" w:rsidP="00E3769C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:cs="Segoe UI"/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4A039648">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1737460421" o:spid="_x0000_s16385" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:697.45pt;height:77.45pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject15678812" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:664.2pt;height:110.7pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D631D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72884EAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -2921,282 +3176,300 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="809982589">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="459226503">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="122965611">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2007434779">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1125930434">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="642539797">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YYCwMqf+7LI19AgKBcP+1FDACdCQB5pt1qo+QcnUlZh+NqT14oW57ltwPINhk5zTvJAIQJns3tY44cA6m8YfLw==" w:salt="DV9rbc8nlMeuijQX3BXXzA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cwt1hDkeG3dwDlpCQAMaCoYxOU6v4Wq4I4RlEtGIpid/+47ca7AKa0C9DUE7f3RZZpdSc0+0Vmou30y0vqnW8w==" w:salt="01clnpzD9rGc3DtKPEOJLQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16388"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="16"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000013A0"/>
     <w:rsid w:val="000013A0"/>
     <w:rsid w:val="00016884"/>
     <w:rsid w:val="000177BB"/>
     <w:rsid w:val="00065D55"/>
     <w:rsid w:val="000806A1"/>
     <w:rsid w:val="00087B96"/>
     <w:rsid w:val="000A01AC"/>
     <w:rsid w:val="000A2463"/>
     <w:rsid w:val="000A7DE4"/>
     <w:rsid w:val="000B3B84"/>
     <w:rsid w:val="000B4D97"/>
     <w:rsid w:val="000C60A6"/>
+    <w:rsid w:val="00136EEB"/>
     <w:rsid w:val="00143A63"/>
     <w:rsid w:val="00181190"/>
     <w:rsid w:val="001A0827"/>
     <w:rsid w:val="001A4E83"/>
     <w:rsid w:val="001B0D32"/>
     <w:rsid w:val="001B2417"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001F0777"/>
     <w:rsid w:val="001F292A"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00234A3E"/>
+    <w:rsid w:val="00235E3F"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00240F5F"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="002808A0"/>
     <w:rsid w:val="002822D1"/>
     <w:rsid w:val="00283F78"/>
     <w:rsid w:val="002C6D09"/>
     <w:rsid w:val="002E05FE"/>
     <w:rsid w:val="002E159D"/>
     <w:rsid w:val="002F2462"/>
     <w:rsid w:val="00301720"/>
     <w:rsid w:val="003265DD"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="00344FFA"/>
     <w:rsid w:val="0035119F"/>
     <w:rsid w:val="003935A9"/>
     <w:rsid w:val="003C6C5F"/>
     <w:rsid w:val="003D1D4C"/>
     <w:rsid w:val="003D7DEE"/>
     <w:rsid w:val="003F6337"/>
     <w:rsid w:val="004177B8"/>
     <w:rsid w:val="0043739A"/>
     <w:rsid w:val="0043791B"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="004575E9"/>
     <w:rsid w:val="00472165"/>
     <w:rsid w:val="004B3C2E"/>
     <w:rsid w:val="004C542B"/>
     <w:rsid w:val="004D4370"/>
     <w:rsid w:val="004E721A"/>
     <w:rsid w:val="004E74F7"/>
     <w:rsid w:val="004F684E"/>
     <w:rsid w:val="00514027"/>
     <w:rsid w:val="0052785C"/>
     <w:rsid w:val="005321B9"/>
     <w:rsid w:val="005361AB"/>
     <w:rsid w:val="005425D7"/>
+    <w:rsid w:val="00562335"/>
     <w:rsid w:val="00573366"/>
     <w:rsid w:val="00585390"/>
     <w:rsid w:val="005A5034"/>
     <w:rsid w:val="005C0935"/>
     <w:rsid w:val="005E159E"/>
     <w:rsid w:val="005E5262"/>
     <w:rsid w:val="00620840"/>
     <w:rsid w:val="00621588"/>
     <w:rsid w:val="00624586"/>
     <w:rsid w:val="00624EB7"/>
     <w:rsid w:val="0067089C"/>
     <w:rsid w:val="006741AD"/>
     <w:rsid w:val="0068065E"/>
     <w:rsid w:val="006A6580"/>
     <w:rsid w:val="006B2492"/>
     <w:rsid w:val="006B36A3"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="00703C4A"/>
     <w:rsid w:val="00725039"/>
     <w:rsid w:val="00744FF9"/>
     <w:rsid w:val="00753117"/>
+    <w:rsid w:val="00771D8A"/>
     <w:rsid w:val="007975EF"/>
+    <w:rsid w:val="007D3D30"/>
+    <w:rsid w:val="007D6BD9"/>
+    <w:rsid w:val="007E64B6"/>
     <w:rsid w:val="00806595"/>
     <w:rsid w:val="008152F5"/>
     <w:rsid w:val="00822857"/>
     <w:rsid w:val="00854D5E"/>
     <w:rsid w:val="00876DAA"/>
     <w:rsid w:val="008774C6"/>
     <w:rsid w:val="00884314"/>
     <w:rsid w:val="00891FB7"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="008E1414"/>
     <w:rsid w:val="008E57D9"/>
     <w:rsid w:val="008F59E7"/>
     <w:rsid w:val="00905AC2"/>
     <w:rsid w:val="009166E3"/>
     <w:rsid w:val="00942A1D"/>
     <w:rsid w:val="00956DFD"/>
     <w:rsid w:val="00964F2C"/>
     <w:rsid w:val="00975179"/>
+    <w:rsid w:val="00975BFC"/>
     <w:rsid w:val="00987BF6"/>
     <w:rsid w:val="009A307B"/>
     <w:rsid w:val="009E35E5"/>
     <w:rsid w:val="009E38D0"/>
     <w:rsid w:val="009E3A91"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="00A10042"/>
+    <w:rsid w:val="00A11054"/>
     <w:rsid w:val="00A22B45"/>
+    <w:rsid w:val="00A2645E"/>
     <w:rsid w:val="00A30FA0"/>
     <w:rsid w:val="00A33C61"/>
     <w:rsid w:val="00A41564"/>
     <w:rsid w:val="00A555FD"/>
     <w:rsid w:val="00A61BB7"/>
     <w:rsid w:val="00A7694C"/>
     <w:rsid w:val="00A80825"/>
     <w:rsid w:val="00A815B4"/>
     <w:rsid w:val="00AA2711"/>
     <w:rsid w:val="00AA516F"/>
     <w:rsid w:val="00AB032C"/>
     <w:rsid w:val="00AD17A8"/>
     <w:rsid w:val="00AF1218"/>
     <w:rsid w:val="00B02655"/>
     <w:rsid w:val="00B37204"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B70AC0"/>
+    <w:rsid w:val="00BC19DD"/>
     <w:rsid w:val="00BE1725"/>
     <w:rsid w:val="00BE5EC9"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00C013B0"/>
     <w:rsid w:val="00C056F1"/>
     <w:rsid w:val="00C25758"/>
     <w:rsid w:val="00C36EF9"/>
     <w:rsid w:val="00C5696A"/>
     <w:rsid w:val="00C7381D"/>
     <w:rsid w:val="00C845D4"/>
     <w:rsid w:val="00CA5007"/>
     <w:rsid w:val="00CD4295"/>
     <w:rsid w:val="00CD6B81"/>
     <w:rsid w:val="00CE1512"/>
     <w:rsid w:val="00CE3F1B"/>
+    <w:rsid w:val="00CE6FF1"/>
     <w:rsid w:val="00D10FE2"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D538DB"/>
     <w:rsid w:val="00D96CF5"/>
     <w:rsid w:val="00DA5A65"/>
     <w:rsid w:val="00DB3D17"/>
+    <w:rsid w:val="00DB5380"/>
+    <w:rsid w:val="00DC719B"/>
+    <w:rsid w:val="00DD0786"/>
     <w:rsid w:val="00DE147C"/>
     <w:rsid w:val="00DE7819"/>
     <w:rsid w:val="00DF0C57"/>
     <w:rsid w:val="00E062FC"/>
+    <w:rsid w:val="00E10597"/>
     <w:rsid w:val="00E114E8"/>
+    <w:rsid w:val="00E20C4A"/>
     <w:rsid w:val="00E3769C"/>
     <w:rsid w:val="00E54F3F"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E65E8E"/>
     <w:rsid w:val="00E87F81"/>
     <w:rsid w:val="00EC0698"/>
     <w:rsid w:val="00EC0E64"/>
     <w:rsid w:val="00ED6FE2"/>
     <w:rsid w:val="00EE6767"/>
     <w:rsid w:val="00EF3EB4"/>
     <w:rsid w:val="00EF7CED"/>
     <w:rsid w:val="00F1782E"/>
     <w:rsid w:val="00F244EF"/>
     <w:rsid w:val="00F34CDB"/>
     <w:rsid w:val="00F35BBD"/>
     <w:rsid w:val="00F53444"/>
     <w:rsid w:val="00F63DC8"/>
     <w:rsid w:val="00F7154D"/>
     <w:rsid w:val="00F91956"/>
     <w:rsid w:val="00F92046"/>
     <w:rsid w:val="00F9390F"/>
     <w:rsid w:val="00FA0818"/>
     <w:rsid w:val="00FA6582"/>
     <w:rsid w:val="00FB4713"/>
     <w:rsid w:val="00FE17E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16388"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="231C7334"/>
   <w15:docId w15:val="{897ADE7E-5884-4A0F-A130-0EB9035C2F89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -3560,51 +3833,54 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001A0827"/>
+    <w:rsid w:val="00975BFC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004575E9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -3738,51 +4014,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3F1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F292A"/>
     <w:rPr>
       <w:color w:val="808080"/>
@@ -3872,55 +4148,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="907614639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4617D6A34024601BE215A3A7DF53FA1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45EFADD5-D69E-42ED-8841-A35808B97225}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -3991,127 +4267,133 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaloult_Cond">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F5786"/>
     <w:rsid w:val="00016884"/>
     <w:rsid w:val="000A7DE4"/>
+    <w:rsid w:val="00136EEB"/>
+    <w:rsid w:val="001B6488"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="002E159D"/>
+    <w:rsid w:val="00301DB4"/>
     <w:rsid w:val="005511C2"/>
     <w:rsid w:val="00620840"/>
     <w:rsid w:val="00715F48"/>
     <w:rsid w:val="00744FF9"/>
+    <w:rsid w:val="007E64B6"/>
     <w:rsid w:val="007F5786"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="00A22B45"/>
+    <w:rsid w:val="00A37BD4"/>
     <w:rsid w:val="00AA2711"/>
     <w:rsid w:val="00C5696A"/>
     <w:rsid w:val="00CE1512"/>
     <w:rsid w:val="00DB398B"/>
+    <w:rsid w:val="00F367E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -4825,78 +5107,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED1F4331-45EE-42AF-91D5-C75E7335CB0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>4</Words>
-  <Characters>17</Characters>
+  <Characters>27</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>JR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19</CharactersWithSpaces>
+  <CharactersWithSpaces>30</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sylvie Morin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
     <vt:lpwstr>2025-10-07T15:43:05Z</vt:lpwstr>
   </property>