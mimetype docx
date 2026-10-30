--- v0 (2026-09-09)
+++ v1 (2026-10-30)
@@ -159,102 +159,105 @@
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="993"/>
               <w:gridCol w:w="3969"/>
             </w:tblGrid>
             <w:tr w:rsidR="00B34C6D" w:rsidRPr="00B34C6D" w:rsidTr="00BF5356">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="993" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="008539F9" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:ind w:left="-110"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:permStart w:id="1980053867" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+                  <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
+                  <w:permStart w:id="2034590656" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Installation</w:t>
                   </w:r>
                   <w:r w:rsidR="004246FA" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3969" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="0033733C" w:rsidP="007E09E8">
+                <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="00A65E43" w:rsidP="00A65E43">
                   <w:pPr>
                     <w:ind w:left="-63"/>
+                    <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="008539F9">
+                  <w:r w:rsidRPr="00A65E43">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>Centre de réadaptation en déficience physique de St-Hubert</w:t>
+                    <w:t>Centre de réadaptation en déficience intellectuelle et en trouble du spectre de l’autisme du chemin de Chambly</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:permEnd w:id="1980053867"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:permEnd w:id="2034590656"/>
           </w:tbl>
           <w:p w:rsidR="004246FA" w:rsidRPr="00B34C6D" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004246FA" w:rsidRPr="00B34C6D" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="004246FA" w:rsidRPr="00B34C6D" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -311,52 +314,52 @@
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>D</w:t>
                   </w:r>
                   <w:r w:rsidR="004246FA" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>ossier :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="182126615" w:edGrp="everyone" w:displacedByCustomXml="next"/>
-              <w:bookmarkStart w:id="0" w:name="NoDossier" w:displacedByCustomXml="next"/>
+              <w:permStart w:id="1171682346" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+              <w:bookmarkStart w:id="1" w:name="NoDossier" w:displacedByCustomXml="next"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:alias w:val="Dossier"/>
                   <w:tag w:val="No dossier"/>
                   <w:id w:val="453681247"/>
                   <w:lock w:val="sdtLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="D9125FFA66CC4D75A4213D021F889891"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1696" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
                         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
@@ -369,52 +372,52 @@
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1730"/>
                           <w:tab w:val="left" w:pos="3112"/>
                           <w:tab w:val="left" w:pos="3828"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
-              <w:permEnd w:id="182126615" w:displacedByCustomXml="prev"/>
-              <w:bookmarkEnd w:id="0" w:displacedByCustomXml="prev"/>
+              <w:permEnd w:id="1171682346" w:displacedByCustomXml="prev"/>
+              <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1803" w:type="dxa"/>
                   <w:gridSpan w:val="6"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3112"/>
                       <w:tab w:val="left" w:pos="3828"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
@@ -440,52 +443,52 @@
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3828"/>
                       <w:tab w:val="left" w:pos="4717"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nom, Prénom :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="351996691" w:edGrp="everyone" w:displacedByCustomXml="next"/>
-              <w:bookmarkStart w:id="1" w:name="Nom_Prenom" w:displacedByCustomXml="next"/>
+              <w:permStart w:id="545010658" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+              <w:bookmarkStart w:id="2" w:name="Nom_Prenom" w:displacedByCustomXml="next"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:alias w:val="Nom, Prénom"/>
                   <w:tag w:val="Nom, Prénom"/>
                   <w:id w:val="-374619967"/>
                   <w:lock w:val="sdtLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="A53CF9E5941B4A139B707AC095ACE2AB"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3499" w:type="dxa"/>
                       <w:gridSpan w:val="7"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
@@ -500,52 +503,52 @@
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1730"/>
                           <w:tab w:val="left" w:pos="3828"/>
                           <w:tab w:val="left" w:pos="4717"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
-              <w:permEnd w:id="351996691" w:displacedByCustomXml="prev"/>
-              <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
+              <w:permEnd w:id="545010658" w:displacedByCustomXml="prev"/>
+              <w:bookmarkEnd w:id="2" w:displacedByCustomXml="prev"/>
             </w:tr>
             <w:tr w:rsidR="00B34C6D" w:rsidRPr="00B34C6D" w:rsidTr="00A530F1">
               <w:trPr>
                 <w:trHeight w:val="340"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1552" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3828"/>
                     </w:tabs>
                     <w:ind w:right="-110"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -588,189 +591,189 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r w:rsidR="00FA1BA3" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
-                  <w:bookmarkStart w:id="2" w:name="DDNais"/>
-                  <w:permStart w:id="1517714856" w:edGrp="everyone"/>
+                  <w:bookmarkStart w:id="3" w:name="DDNais"/>
+                  <w:permStart w:id="1148720354" w:edGrp="everyone"/>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:alias w:val="AAAA-MM-JJ"/>
                       <w:tag w:val="AAAA-MM-JJ"/>
                       <w:id w:val="476642453"/>
                       <w:lock w:val="sdtLocked"/>
                       <w:placeholder>
                         <w:docPart w:val="D9125FFA66CC4D75A4213D021F889891"/>
                       </w:placeholder>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0014311E" w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:bookmarkEnd w:id="2"/>
-                  <w:permEnd w:id="1517714856"/>
+                  <w:bookmarkEnd w:id="3"/>
+                  <w:permEnd w:id="1148720354"/>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="405743124" w:edGrp="everyone"/>
+              <w:permStart w:id="1069577902" w:edGrp="everyone"/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1082" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="00E00B88" w:rsidP="007E09E8">
+                <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="005526E6" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3828"/>
                     </w:tabs>
                     <w:ind w:left="-68"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:id w:val="-14385830"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C02195" w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:permEnd w:id="405743124"/>
+                  <w:permEnd w:id="1069577902"/>
                   <w:r w:rsidR="00527734" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00A530F1" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">F  </w:t>
                   </w:r>
-                  <w:permStart w:id="92760401" w:edGrp="everyone"/>
+                  <w:permStart w:id="284325055" w:edGrp="everyone"/>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:id w:val="1214311936"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="007B10A9" w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:permEnd w:id="92760401"/>
+                  <w:permEnd w:id="284325055"/>
                   <w:r w:rsidR="0014311E" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="004246FA" w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>M</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B34C6D" w:rsidRPr="00B34C6D" w:rsidTr="0014043F">
               <w:trPr>
                 <w:trHeight w:val="227"/>
               </w:trPr>
@@ -830,52 +833,52 @@
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3289"/>
                       <w:tab w:val="left" w:pos="4707"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>NAM :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="1594639079" w:edGrp="everyone" w:displacedByCustomXml="next"/>
-              <w:bookmarkStart w:id="3" w:name="NAM_No" w:displacedByCustomXml="next"/>
+              <w:permStart w:id="901542493" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+              <w:bookmarkStart w:id="4" w:name="NAM_No" w:displacedByCustomXml="next"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:alias w:val="XXXX XXXX XXXX"/>
                   <w:tag w:val="XXXX XXXX XXXX"/>
                   <w:id w:val="378664170"/>
                   <w:lock w:val="sdtLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="D9125FFA66CC4D75A4213D021F889891"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2017" w:type="dxa"/>
                       <w:gridSpan w:val="3"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
@@ -889,92 +892,92 @@
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1730"/>
                           <w:tab w:val="left" w:pos="3289"/>
                           <w:tab w:val="left" w:pos="4707"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
-              <w:permEnd w:id="1594639079" w:displacedByCustomXml="prev"/>
-              <w:bookmarkEnd w:id="3" w:displacedByCustomXml="prev"/>
+              <w:permEnd w:id="901542493" w:displacedByCustomXml="prev"/>
+              <w:bookmarkEnd w:id="4" w:displacedByCustomXml="prev"/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="467" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3289"/>
                       <w:tab w:val="left" w:pos="4707"/>
                     </w:tabs>
                     <w:ind w:left="-70" w:right="-111"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Exp.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="1756327405" w:edGrp="everyone" w:displacedByCustomXml="next"/>
-              <w:bookmarkStart w:id="4" w:name="NAM_Exp" w:displacedByCustomXml="next"/>
+              <w:permStart w:id="1737370202" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+              <w:bookmarkStart w:id="5" w:name="NAM_Exp" w:displacedByCustomXml="next"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:alias w:val="AAAA-MM"/>
                   <w:tag w:val="AAAA-MM"/>
                   <w:id w:val="-1147434141"/>
                   <w:lock w:val="sdtLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="D9125FFA66CC4D75A4213D021F889891"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1015" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
                         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080"/>
@@ -987,52 +990,52 @@
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1730"/>
                           <w:tab w:val="left" w:pos="3289"/>
                           <w:tab w:val="left" w:pos="4707"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
-              <w:permEnd w:id="1756327405" w:displacedByCustomXml="prev"/>
-              <w:bookmarkEnd w:id="4" w:displacedByCustomXml="prev"/>
+              <w:permEnd w:id="1737370202" w:displacedByCustomXml="prev"/>
+              <w:bookmarkEnd w:id="5" w:displacedByCustomXml="prev"/>
             </w:tr>
             <w:tr w:rsidR="00B34C6D" w:rsidRPr="00B34C6D" w:rsidTr="0014043F">
               <w:trPr>
                 <w:trHeight w:val="218"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1552" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="3828"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
@@ -1161,52 +1164,52 @@
                 </w:tcPr>
                 <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1730"/>
                       <w:tab w:val="left" w:pos="4707"/>
                     </w:tabs>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008539F9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Nom de la mère :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
-              <w:permStart w:id="330518947" w:edGrp="everyone" w:displacedByCustomXml="next"/>
-              <w:bookmarkStart w:id="5" w:name="Nom_Mere" w:displacedByCustomXml="next"/>
+              <w:permStart w:id="1530156359" w:edGrp="everyone" w:displacedByCustomXml="next"/>
+              <w:bookmarkStart w:id="6" w:name="Nom_Mere" w:displacedByCustomXml="next"/>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:alias w:val="Nom de la mère"/>
                   <w:tag w:val="Nom de la mère"/>
                   <w:id w:val="-1284723761"/>
                   <w:lock w:val="sdtLocked"/>
                   <w:placeholder>
                     <w:docPart w:val="D9125FFA66CC4D75A4213D021F889891"/>
                   </w:placeholder>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3499" w:type="dxa"/>
                       <w:gridSpan w:val="7"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
@@ -1219,52 +1222,52 @@
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="1730"/>
                           <w:tab w:val="left" w:pos="4707"/>
                         </w:tabs>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008539F9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
-              <w:permEnd w:id="330518947" w:displacedByCustomXml="prev"/>
-              <w:bookmarkEnd w:id="5" w:displacedByCustomXml="prev"/>
+              <w:permEnd w:id="1530156359" w:displacedByCustomXml="prev"/>
+              <w:bookmarkEnd w:id="6" w:displacedByCustomXml="prev"/>
             </w:tr>
           </w:tbl>
           <w:p w:rsidR="004246FA" w:rsidRPr="00B34C6D" w:rsidRDefault="004246FA" w:rsidP="007E09E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004246FA" w:rsidTr="0033733C">
         <w:trPr>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="004246FA" w:rsidRPr="008539F9" w:rsidRDefault="0033733C" w:rsidP="007E09E8">
@@ -1380,53 +1383,53 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VOTRE RENDEZ-VOUS POUR LE TEST ROUTIER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0033733C" w:rsidRPr="00D66ED1" w:rsidTr="009E40BF">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0033733C" w:rsidRPr="00D66ED1" w:rsidRDefault="0033733C" w:rsidP="009E40BF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1191457966" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
-[...1 lines deleted...]
-            <w:permStart w:id="1286158201" w:edGrp="everyone" w:colFirst="5" w:colLast="5"/>
+            <w:permStart w:id="411843871" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="687633286" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1359285423" w:edGrp="everyone" w:colFirst="5" w:colLast="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date du rendez-vous :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1387945272"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="yyyy-MM-dd"/>
               <w:lid w:val="fr-CA"/>
               <w:storeMappedDataAs w:val="dateTime"/>
@@ -1520,53 +1523,53 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Durée prévue de l’évaluation :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0033733C" w:rsidRPr="00D66ED1" w:rsidRDefault="0033733C" w:rsidP="009E40BF">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1191457966"/>
-[...1 lines deleted...]
-      <w:permEnd w:id="1286158201"/>
+      <w:permEnd w:id="411843871"/>
+      <w:permEnd w:id="687633286"/>
+      <w:permEnd w:id="1359285423"/>
     </w:tbl>
     <w:p w:rsidR="0033733C" w:rsidRDefault="0033733C" w:rsidP="007E09E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009E40BF" w:rsidRPr="009E40BF" w:rsidRDefault="009E40BF" w:rsidP="007E09E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E40BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -2129,110 +2132,109 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D35619">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un véhicule muni d’un frein-moniteur sera utilisé pour votre test routier et vous sera fourni par le Centre intégré de santé et de services sociaux (CISSS) de la Montérégie-Ouest. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D35619" w:rsidRDefault="00D35619" w:rsidP="00D35619">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:permStart w:id="166340603" w:edGrp="everyone"/>
-    <w:p w:rsidR="00EC202C" w:rsidRPr="001625A7" w:rsidRDefault="000B2170" w:rsidP="007E09E8">
+    <w:permStart w:id="1424515777" w:edGrp="everyone"/>
+    <w:p w:rsidR="00EC202C" w:rsidRPr="001625A7" w:rsidRDefault="005526E6" w:rsidP="007E09E8">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="770"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1539618459"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="000B2170">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="166340603"/>
-      <w:r>
+      <w:permEnd w:id="1424515777"/>
+      <w:r w:rsidR="000B2170">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D35619">
+      <w:r w:rsidR="000B2170" w:rsidRPr="00D35619">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>J’ai pris connaissance et je comprends les i</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B2170">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nformations ci-haut mentionnées.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
@@ -2240,52 +2242,52 @@
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1996"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC202C" w:rsidRPr="001625A7" w:rsidTr="00D35619">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EC202C" w:rsidRPr="008539F9" w:rsidRDefault="00DA05CB" w:rsidP="007E09E8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="770"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2022912169" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
-            <w:permStart w:id="1842965340" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:id="1476528650" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="2097612282" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
             <w:r w:rsidRPr="008539F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Signature de l’usager :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00EC202C" w:rsidRPr="008539F9" w:rsidRDefault="00EC202C" w:rsidP="007E09E8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="770"/>
               </w:tabs>
@@ -2380,54 +2382,54 @@
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00DA05CB" w:rsidRPr="001625A7" w:rsidTr="00D35619">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="00DA05CB" w:rsidRPr="008539F9" w:rsidRDefault="00D35619" w:rsidP="007E09E8">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="770"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1366124709" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
-[...2 lines deleted...]
-            <w:permEnd w:id="1842965340"/>
+            <w:permStart w:id="2001288645" w:edGrp="everyone" w:colFirst="3" w:colLast="3"/>
+            <w:permStart w:id="1793621283" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permEnd w:id="1476528650"/>
+            <w:permEnd w:id="2097612282"/>
             <w:r w:rsidRPr="008539F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Témoin à la signature</w:t>
             </w:r>
             <w:r w:rsidR="00DA05CB" w:rsidRPr="008539F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2511,52 +2513,52 @@
               <w:p w:rsidR="00DA05CB" w:rsidRPr="008539F9" w:rsidRDefault="000303C6" w:rsidP="007E09E8">
                 <w:pPr>
                   <w:keepNext/>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="770"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008539F9">
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:permEnd w:id="1366124709"/>
-      <w:permEnd w:id="1555044235"/>
+      <w:permEnd w:id="2001288645"/>
+      <w:permEnd w:id="1793621283"/>
     </w:tbl>
     <w:p w:rsidR="0039226F" w:rsidRPr="00F15FDF" w:rsidRDefault="0039226F" w:rsidP="00D35619">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="770"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0039226F" w:rsidRPr="00F15FDF" w:rsidSect="003A48FF">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="994" w:right="1022" w:bottom="994" w:left="1022" w:header="706" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
@@ -2584,51 +2586,51 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
@@ -2642,51 +2644,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00EE71AF" w:rsidRDefault="00EE71AF" w:rsidP="009241CF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4678"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3081,51 +3083,51 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008539F9">
+    <w:r w:rsidR="00A65E43">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
@@ -3135,51 +3137,51 @@
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008539F9" w:rsidRPr="008539F9">
+    <w:r w:rsidR="00A65E43" w:rsidRPr="00A65E43">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00C4393C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
@@ -3336,51 +3338,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000B2170" w:rsidRPr="000B2170">
+    <w:r w:rsidR="005526E6" w:rsidRPr="005526E6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="15"/>
@@ -3397,51 +3399,51 @@
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000B2170" w:rsidRPr="000B2170">
+    <w:r w:rsidR="005526E6" w:rsidRPr="005526E6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0510">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
@@ -3511,82 +3513,82 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> REF Nom_Prenom \h </w:instrText>
     </w:r>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:permStart w:id="1500384061" w:edGrp="everyone"/>
+    <w:permStart w:id="502799108" w:edGrp="everyone"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Nom, Prénom"/>
         <w:tag w:val="Nom, Prénom"/>
         <w:id w:val="-510919086"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="2E3322BEA23B4BB586307765B08FAB03"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DA05CB" w:rsidRPr="00B34C6D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:permEnd w:id="1500384061"/>
+    <w:permEnd w:id="502799108"/>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00F130E4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F130E4">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3615,81 +3617,81 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> REF NoDossier \h </w:instrText>
     </w:r>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:permStart w:id="684397412" w:edGrp="everyone"/>
+    <w:permStart w:id="939227709" w:edGrp="everyone"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Dossier"/>
         <w:tag w:val="No dossier"/>
         <w:id w:val="910271402"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="6841809E16834CE1B698AB04D928885D"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DA05CB" w:rsidRPr="00B34C6D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:permEnd w:id="684397412"/>
+    <w:permEnd w:id="939227709"/>
     <w:r w:rsidR="00E3667F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00DD133D" w:rsidRPr="00F130E4" w:rsidRDefault="00DD133D" w:rsidP="00CD6AD7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
@@ -3728,82 +3730,82 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> REF Nom_Prenom \h </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:permStart w:id="1230120113" w:edGrp="everyone"/>
+    <w:permStart w:id="1240876241" w:edGrp="everyone"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Nom, Prénom"/>
         <w:tag w:val="Nom, Prénom"/>
         <w:id w:val="-477072817"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="4D9D11F57DDA45F0A728043CAB1F5C8A"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DA05CB" w:rsidRPr="00B34C6D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:permEnd w:id="1230120113"/>
+    <w:permEnd w:id="1240876241"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00CD6AD7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CD6AD7">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -3840,81 +3842,81 @@
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> REF NoDossier \h </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:permStart w:id="1358564304" w:edGrp="everyone"/>
+    <w:permStart w:id="692989905" w:edGrp="everyone"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:alias w:val="Dossier"/>
         <w:tag w:val="No dossier"/>
         <w:id w:val="926388948"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="5517E7626CB644028CABCA6CB986160E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00DA05CB" w:rsidRPr="00B34C6D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:permEnd w:id="1358564304"/>
+    <w:permEnd w:id="692989905"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:color w:val="808080"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00DD133D" w:rsidRDefault="00DD133D">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25ED34E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08A4EFB2"/>
     <w:lvl w:ilvl="0" w:tplc="4052E5F2">
@@ -4568,56 +4570,56 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CA" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bret3Bc9sC613BKJB+DyGjjkend8U/tm8FDEoM27wHlIQzFNiEm6FxL0/1bnCsvoUwtH2/8Nj39yHoR0aBgevg==" w:salt="ktCO+Gs4BmBqPqovfvMynA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OUDDgumpsj2n13KTOivLxFMPXmgO1NzkAaM/NGYqzV0hEr34lIlCow+IDziWx7VMDG1104gdFTVA7BKAfBAOkQ==" w:salt="KfSuP/YvfmHd+eK0WmKF1w=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F52944"/>
     <w:rsid w:val="00001EA0"/>
     <w:rsid w:val="000235F9"/>
     <w:rsid w:val="000303C6"/>
     <w:rsid w:val="0004612D"/>
     <w:rsid w:val="00056477"/>
     <w:rsid w:val="00061115"/>
     <w:rsid w:val="000653C6"/>
@@ -4711,50 +4713,51 @@
     <w:rsid w:val="003E3AE5"/>
     <w:rsid w:val="003F27A5"/>
     <w:rsid w:val="003F3BBB"/>
     <w:rsid w:val="003F5BFB"/>
     <w:rsid w:val="00413A5E"/>
     <w:rsid w:val="004246FA"/>
     <w:rsid w:val="004331D4"/>
     <w:rsid w:val="0045258B"/>
     <w:rsid w:val="00460096"/>
     <w:rsid w:val="00465EBD"/>
     <w:rsid w:val="00466CA4"/>
     <w:rsid w:val="00475947"/>
     <w:rsid w:val="00486DB0"/>
     <w:rsid w:val="00487374"/>
     <w:rsid w:val="004A634E"/>
     <w:rsid w:val="004A7727"/>
     <w:rsid w:val="004B2D7F"/>
     <w:rsid w:val="004B315B"/>
     <w:rsid w:val="004D5723"/>
     <w:rsid w:val="004F3CE1"/>
     <w:rsid w:val="004F7BC1"/>
     <w:rsid w:val="005222EB"/>
     <w:rsid w:val="00527734"/>
     <w:rsid w:val="005450BB"/>
     <w:rsid w:val="00545C96"/>
+    <w:rsid w:val="005526E6"/>
     <w:rsid w:val="00562D85"/>
     <w:rsid w:val="00572797"/>
     <w:rsid w:val="005846D0"/>
     <w:rsid w:val="00586763"/>
     <w:rsid w:val="005A0C13"/>
     <w:rsid w:val="005B0165"/>
     <w:rsid w:val="005C1EC4"/>
     <w:rsid w:val="005F06F6"/>
     <w:rsid w:val="005F5E7B"/>
     <w:rsid w:val="00605F48"/>
     <w:rsid w:val="006203E9"/>
     <w:rsid w:val="0063019A"/>
     <w:rsid w:val="00631CAF"/>
     <w:rsid w:val="0063533F"/>
     <w:rsid w:val="00644EF4"/>
     <w:rsid w:val="006474AC"/>
     <w:rsid w:val="006505B5"/>
     <w:rsid w:val="00652BD9"/>
     <w:rsid w:val="00652EA1"/>
     <w:rsid w:val="00655239"/>
     <w:rsid w:val="00670347"/>
     <w:rsid w:val="0067793A"/>
     <w:rsid w:val="006859C3"/>
     <w:rsid w:val="006874BF"/>
     <w:rsid w:val="006B68DF"/>
@@ -4806,50 +4809,51 @@
     <w:rsid w:val="00914CBF"/>
     <w:rsid w:val="009210E9"/>
     <w:rsid w:val="009241CF"/>
     <w:rsid w:val="00932CCC"/>
     <w:rsid w:val="0093368C"/>
     <w:rsid w:val="00933CF8"/>
     <w:rsid w:val="00942D0E"/>
     <w:rsid w:val="00954EBA"/>
     <w:rsid w:val="00957446"/>
     <w:rsid w:val="009917D6"/>
     <w:rsid w:val="009B3DF2"/>
     <w:rsid w:val="009B7034"/>
     <w:rsid w:val="009C708F"/>
     <w:rsid w:val="009E40BF"/>
     <w:rsid w:val="009E7A98"/>
     <w:rsid w:val="009F01BB"/>
     <w:rsid w:val="00A0249F"/>
     <w:rsid w:val="00A073D7"/>
     <w:rsid w:val="00A3325A"/>
     <w:rsid w:val="00A33CEF"/>
     <w:rsid w:val="00A3424F"/>
     <w:rsid w:val="00A36142"/>
     <w:rsid w:val="00A513DB"/>
     <w:rsid w:val="00A530F1"/>
     <w:rsid w:val="00A5593D"/>
+    <w:rsid w:val="00A65E43"/>
     <w:rsid w:val="00A729F1"/>
     <w:rsid w:val="00A752D9"/>
     <w:rsid w:val="00A77D58"/>
     <w:rsid w:val="00A77FD9"/>
     <w:rsid w:val="00A84AD2"/>
     <w:rsid w:val="00A85D6B"/>
     <w:rsid w:val="00A90CAF"/>
     <w:rsid w:val="00A96E54"/>
     <w:rsid w:val="00AB1AE0"/>
     <w:rsid w:val="00AB6C5B"/>
     <w:rsid w:val="00AC1E58"/>
     <w:rsid w:val="00AC7CEE"/>
     <w:rsid w:val="00AD5DB0"/>
     <w:rsid w:val="00AD7EA0"/>
     <w:rsid w:val="00AE5772"/>
     <w:rsid w:val="00AE7B95"/>
     <w:rsid w:val="00AF052E"/>
     <w:rsid w:val="00B06CF8"/>
     <w:rsid w:val="00B11A7E"/>
     <w:rsid w:val="00B21AF3"/>
     <w:rsid w:val="00B24B58"/>
     <w:rsid w:val="00B31BE9"/>
     <w:rsid w:val="00B34C6D"/>
     <w:rsid w:val="00B44F24"/>
     <w:rsid w:val="00B700E0"/>
@@ -4952,58 +4956,57 @@
     <w:rsid w:val="00FA3A2B"/>
     <w:rsid w:val="00FC6B41"/>
     <w:rsid w:val="00FD14A6"/>
     <w:rsid w:val="00FE5D19"/>
     <w:rsid w:val="00FE7523"/>
     <w:rsid w:val="00FF1654"/>
     <w:rsid w:val="00FF28FF"/>
     <w:rsid w:val="00FF4922"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A5E0373"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F04B9A90-7AE7-489E-81C3-1158D02662CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5624,50 +5627,63 @@
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
+    <w:div w:id="1134251713">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1145122975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1187401872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5919,51 +5935,51 @@
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
@@ -5977,51 +5993,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B161F"/>
     <w:rsid w:val="00112490"/>
     <w:rsid w:val="00142E3A"/>
     <w:rsid w:val="00155FE5"/>
     <w:rsid w:val="00191452"/>
@@ -27181,82 +27197,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B99C9836-535A-4C84-8E3B-EAA5CF17251A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52026932-FF15-489D-8EC2-2A6CB9286DD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Nouveau formulaire PII-PID - TEST VF4_form</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>329</Words>
-  <Characters>1814</Characters>
+  <Words>337</Words>
+  <Characters>1858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CISSS de la Montérégie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2139</CharactersWithSpaces>
+  <CharactersWithSpaces>2191</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dos Santos , Murielle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>