--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -217,102 +217,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:eastAsia="Gadugi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:eastAsia="Gadugi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:eastAsia="Gadugi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="111" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3309883B" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
@@ -658,50 +656,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC6C30" w:rsidRPr="002B4444" w14:paraId="40B08731" w14:textId="77777777" w:rsidTr="00A62F30">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="323" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2F76E54E" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="6" w:colLast="6"/>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Titre :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7F47AC69" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
@@ -1158,50 +1157,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D728988" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="002B4444" w:rsidRPr="002B4444" w14:paraId="16DA9686" w14:textId="77777777" w:rsidTr="00A62F30">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0BAC6F2A" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -1708,51 +1708,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date de référence : Du</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC3ABB8" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="008F1F32" w:rsidP="002B4444">
+          <w:p w14:paraId="3AC3ABB8" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="0000498B" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Gadugi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Date référence (du)"/>
                 <w:tag w:val="Date référence (du)"/>
                 <w:id w:val="-55785222"/>
                 <w:placeholder>
                   <w:docPart w:val="3D0DBEEE22084C80B4A0762A5CDABB69"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d MMMM yyyy"/>
@@ -1840,51 +1840,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="43E1E57C" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="008F1F32" w:rsidP="002B4444">
+          <w:p w14:paraId="43E1E57C" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="0000498B" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Gadugi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Date de référence (au)"/>
                 <w:tag w:val="Date de référence (au)"/>
                 <w:id w:val="-1897263265"/>
                 <w:placeholder>
                   <w:docPart w:val="1D9180C066E44600B82A3D3C058F61EC"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d MMMM yyyy"/>
@@ -2090,51 +2090,51 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Date de la rencontre :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1231" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E71C007" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="008F1F32" w:rsidP="002B4444">
+          <w:p w14:paraId="4E71C007" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="0000498B" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Gadugi" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Gadugi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Date de la rencontre"/>
                 <w:tag w:val="Date de la rencontre"/>
                 <w:id w:val="96537618"/>
                 <w:placeholder>
                   <w:docPart w:val="CC407F4CD7214E1081FA7BB94E763C02"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d MMMM yyyy"/>
@@ -2390,106 +2390,106 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau1"/>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10627"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B4444" w:rsidRPr="002B4444" w14:paraId="502A1360" w14:textId="77777777" w:rsidTr="00A62F30">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553F3830" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
+          <w:p w14:paraId="553F3830" w14:textId="28C56DAE" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:ind w:right="51"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ce formulaire a pour but l’évaluation périodique seulement et doit refléter la discussion entre le supérieur immédiat et l’employé évalué</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:strike/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Veuillez numériser ce document dûment rempli et l’acheminer par courriel à </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="002B4444">
+              <w:r w:rsidR="0000498B">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-10"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t>scdol.cisssmo16@ssss.gouv.qc.ca</w:t>
+                <w:t>sdol.cisssmo16@ssss.gouv.qc.ca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002B4444">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">.  Vous devez conserver la copie originale du document. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="755B71CF" w14:textId="77777777" w:rsidR="002B4444" w:rsidRPr="002B4444" w:rsidRDefault="002B4444" w:rsidP="002B4444">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:right="51"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -3442,51 +3442,51 @@
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="336301B8" w14:textId="77777777" w:rsidR="00513150" w:rsidRDefault="00513150" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7845CE66" w14:textId="327AF1B7" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="008F1F32" w:rsidP="002C530F">
+          <w:p w14:paraId="7845CE66" w14:textId="327AF1B7" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="0000498B" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1066453390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4024,51 +4024,51 @@
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1120E8DE" w14:textId="77777777" w:rsidR="00513150" w:rsidRDefault="00513150" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36923BB4" w14:textId="77777777" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="008F1F32" w:rsidP="002C530F">
+          <w:p w14:paraId="36923BB4" w14:textId="77777777" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="0000498B" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-326833792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4613,51 +4613,51 @@
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76C2CEFB" w14:textId="77777777" w:rsidR="00513150" w:rsidRDefault="00513150" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A8B6706" w14:textId="619BFB04" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="008F1F32" w:rsidP="002C530F">
+          <w:p w14:paraId="2A8B6706" w14:textId="619BFB04" w:rsidR="00513150" w:rsidRPr="004D2076" w:rsidRDefault="0000498B" w:rsidP="002C530F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2054374497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5181,51 +5181,51 @@
           <w:tcPr>
             <w:tcW w:w="573" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B5D652" w14:textId="77777777" w:rsidR="00C038E0" w:rsidRDefault="00C038E0" w:rsidP="00E23FCF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB465B6" w14:textId="356E2FD5" w:rsidR="00C038E0" w:rsidRDefault="008F1F32" w:rsidP="00E23FCF">
+          <w:p w14:paraId="4AB465B6" w14:textId="356E2FD5" w:rsidR="00C038E0" w:rsidRDefault="0000498B" w:rsidP="00E23FCF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1140270877"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6657,51 +6657,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2C0CDB" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AF5F677" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="4AF5F677" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1070619036"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6953,51 +6953,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3818B1F4" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266FA499" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="266FA499" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1646628899"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7252,51 +7252,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07CAF6E1" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="106DBBBB" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="106DBBBB" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="663278879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7549,51 +7549,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D0442F7" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3789D180" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="3789D180" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1316608249"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -7849,51 +7849,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C0921C3" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05611DC5" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="05611DC5" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-171024493"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8146,51 +8146,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EACF097" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B96951E" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="1B96951E" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2063288541"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8446,51 +8446,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="740CB2CB" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2633FA87" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="2633FA87" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1430183899"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8743,51 +8743,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14BEE718" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB4516B" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="7AB4516B" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="279316125"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9043,51 +9043,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48D064F6" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DBE1B03" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="7DBE1B03" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-470127799"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9340,51 +9340,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F9E69A" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4810548F" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="4810548F" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="582338533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9640,51 +9640,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EDE5979" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131B657B" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="131B657B" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="92685042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10051,51 +10051,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A0548DA" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67C8BBA5" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="67C8BBA5" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1622066869"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10350,51 +10350,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3CDE26" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="532339A9" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="532339A9" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="173932920"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10761,51 +10761,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720172C6" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C9D0F9D" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="3C9D0F9D" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-2117661624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11059,51 +11059,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37223A68" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37276D9E" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="37276D9E" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1229220389"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11460,51 +11460,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="331" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C714B36" w14:textId="77777777" w:rsidR="00286503" w:rsidRPr="002B10C3" w:rsidRDefault="00E84CEE" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B10C3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515F44B0" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="008F1F32" w:rsidP="00286503">
+          <w:p w14:paraId="515F44B0" w14:textId="77777777" w:rsidR="00E84CEE" w:rsidRPr="002B10C3" w:rsidRDefault="0000498B" w:rsidP="00286503">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1976258361"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -14896,51 +14896,51 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD5E59">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4016" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="219EADE1" w14:textId="77777777" w:rsidR="00BD5E59" w:rsidRPr="00BD5E59" w:rsidRDefault="008F1F32" w:rsidP="00BD5E59">
+          <w:p w14:paraId="219EADE1" w14:textId="77777777" w:rsidR="00BD5E59" w:rsidRPr="00BD5E59" w:rsidRDefault="0000498B" w:rsidP="00BD5E59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10319"/>
               </w:tabs>
               <w:spacing w:before="95"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:spacing w:val="-7"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Date de signature 1"/>
                 <w:tag w:val="Date de signature 1"/>
                 <w:id w:val="1914039344"/>
                 <w:placeholder>
@@ -14987,51 +14987,51 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD5E59">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4198" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E1158EA" w14:textId="77777777" w:rsidR="00BD5E59" w:rsidRPr="00BD5E59" w:rsidRDefault="008F1F32" w:rsidP="00BD5E59">
+          <w:p w14:paraId="7E1158EA" w14:textId="77777777" w:rsidR="00BD5E59" w:rsidRPr="00BD5E59" w:rsidRDefault="0000498B" w:rsidP="00BD5E59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="10319"/>
               </w:tabs>
               <w:spacing w:before="95"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:spacing w:val="-7"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:alias w:val="Date de signature 2"/>
                 <w:tag w:val="Date de signature 2"/>
                 <w:id w:val="-1010446939"/>
                 <w:placeholder>
@@ -15519,278 +15519,278 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="264A160F" w14:textId="77777777" w:rsidR="002C530F" w:rsidRDefault="002C530F" w:rsidP="00652D51">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:spacing w:before="100" w:after="100"/>
       <w:ind w:left="2552" w:hanging="2552"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ADM-DRHDO-10081 (2025-07)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D05BA9E" w14:textId="29D0F7C4" w:rsidR="002C530F" w:rsidRPr="00193605" w:rsidRDefault="002C530F" w:rsidP="00B74FF8">
+  <w:p w14:paraId="3D05BA9E" w14:textId="093DDCAF" w:rsidR="002C530F" w:rsidRPr="00193605" w:rsidRDefault="002C530F" w:rsidP="00B74FF8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:ind w:left="2552" w:hanging="2552"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008F1F32">
+    <w:r w:rsidR="0000498B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008F1F32">
+    <w:r w:rsidR="0000498B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7D0D005F" w14:textId="43AE621C" w:rsidR="002C530F" w:rsidRDefault="002C530F" w:rsidP="00193605">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:spacing w:before="100" w:after="100"/>
       <w:ind w:left="2552" w:hanging="2552"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ADM-DRHDO-10081 (2025-07)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76D439CA" w14:textId="6158E573" w:rsidR="002C530F" w:rsidRPr="00193605" w:rsidRDefault="002C530F" w:rsidP="00B74FF8">
+  <w:p w14:paraId="76D439CA" w14:textId="371D2A39" w:rsidR="002C530F" w:rsidRPr="00193605" w:rsidRDefault="002C530F" w:rsidP="00B74FF8">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10632"/>
       </w:tabs>
       <w:ind w:left="2552" w:hanging="2552"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008F1F32">
+    <w:r w:rsidR="0000498B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008F1F32">
+    <w:r w:rsidR="0000498B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00472165">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3095F95F" w14:textId="77777777" w:rsidR="007E28C4" w:rsidRDefault="007E28C4" w:rsidP="00193605">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -16058,76 +16058,78 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1346400" cy="532800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="90KHdlGODDOZEPAFXq8eN+1ZJYCIzykq2Su3vsUJpr0K3SmTjGsMcqXdcuMy2iYZ12PFRuTvYliAZzuzQutcdA==" w:salt="t3CLor938y/b6AtNgFckdw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00193605"/>
+    <w:rsid w:val="0000498B"/>
     <w:rsid w:val="000177BC"/>
     <w:rsid w:val="000333CE"/>
     <w:rsid w:val="00122BA4"/>
     <w:rsid w:val="001308DE"/>
     <w:rsid w:val="00193605"/>
     <w:rsid w:val="001C7AA0"/>
     <w:rsid w:val="00257D21"/>
     <w:rsid w:val="00286503"/>
     <w:rsid w:val="002A55A7"/>
     <w:rsid w:val="002B10C3"/>
     <w:rsid w:val="002B4444"/>
     <w:rsid w:val="002C530F"/>
     <w:rsid w:val="00336906"/>
     <w:rsid w:val="00356BD1"/>
     <w:rsid w:val="00386A33"/>
     <w:rsid w:val="003C05F7"/>
     <w:rsid w:val="003C2D1C"/>
     <w:rsid w:val="00445585"/>
     <w:rsid w:val="005013ED"/>
     <w:rsid w:val="00513150"/>
     <w:rsid w:val="00562055"/>
     <w:rsid w:val="00570A77"/>
     <w:rsid w:val="00585232"/>
     <w:rsid w:val="005A34A2"/>
     <w:rsid w:val="006411BD"/>
@@ -16172,51 +16174,51 @@
     <w:rsid w:val="00EA56D5"/>
     <w:rsid w:val="00F00133"/>
     <w:rsid w:val="00F23954"/>
     <w:rsid w:val="00F373AC"/>
     <w:rsid w:val="00FC19CA"/>
     <w:rsid w:val="00FC6561"/>
     <w:rsid w:val="00FC6C30"/>
     <w:rsid w:val="00FF5CA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="372B06D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A55EA57E-A32C-491E-A926-3FF714251417}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -18213,50 +18215,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -18326,128 +18334,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D86596C-1535-406E-B0C8-C7A0F69C224A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9C9FA9-9A23-4059-95BE-22650ADA7BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4036B253-F481-4F6F-A820-07B99E94912E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>881</Words>
-  <Characters>4847</Characters>
+  <Words>880</Words>
+  <Characters>4846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CISSS de la Montérégie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5717</CharactersWithSpaces>
+  <CharactersWithSpaces>5715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sebastien Pierre-Auguste</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Formulaire d’appréciation de la contribution en emploi - Employés</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">