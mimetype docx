--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -1,1198 +1,1155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-8290"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9962"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625191" w:rsidRPr="00625191" w14:paraId="43A34D8D" w14:textId="77777777" w:rsidTr="00625191">
+      <w:tr w:rsidR="00625191" w:rsidRPr="00896713" w14:paraId="43A34D8D" w14:textId="77777777" w:rsidTr="00625191">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="066DF6D7" w14:textId="77777777" w:rsidR="00625191" w:rsidRPr="00625191" w:rsidRDefault="00625191" w:rsidP="00625191">
+          <w:p w14:paraId="066DF6D7" w14:textId="77777777" w:rsidR="00625191" w:rsidRPr="00896713" w:rsidRDefault="00625191" w:rsidP="00625191">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00625191">
+            <w:r w:rsidRPr="00896713">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>xxx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F45B5C8" w14:textId="0F08084C" w:rsidR="00625191" w:rsidRPr="008A553F" w:rsidRDefault="00474FEC" w:rsidP="005425D7">
+    <w:p w14:paraId="4F45B5C8" w14:textId="39BA3E94" w:rsidR="00625191" w:rsidRDefault="00474FEC" w:rsidP="005425D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="395206575" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="008A553F">
+      <w:r w:rsidRPr="00896713">
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-CA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="395A017F" wp14:editId="464CEBF2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="395A017F" wp14:editId="44014250">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-635</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>635</wp:posOffset>
+                  <wp:posOffset>3175</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6296025" cy="3708400"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
+                <wp:extent cx="7028815" cy="3717925"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="15875"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
-                    <wp:lineTo x="0" y="21637"/>
-[...1 lines deleted...]
-                    <wp:lineTo x="21633" y="0"/>
+                    <wp:lineTo x="0" y="21582"/>
+                    <wp:lineTo x="21602" y="21582"/>
+                    <wp:lineTo x="21602" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="22" name="Rectangle 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6296025" cy="3708400"/>
+                          <a:ext cx="7028815" cy="3717985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="003C85"/>
                           </a:solidFill>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="360F4612" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00585382" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="360F4612" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00896713" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="En-ttedetabledesmatires"/>
                               <w:spacing w:before="0"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:permStart w:id="175448602" w:edGrp="everyone"/>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
-                                <w:color w:val="003C85"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00312D2A">
+                            <w:r w:rsidRPr="00896713">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                              <w:t>)</w:t>
+                              <w:t>(supprimer l’encadré)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="02FFE627" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="02FFE627" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Note au rédacteur :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2E2D0FD4" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00E84508" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="2E2D0FD4" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:cstheme="minorBidi"/>
-                                <w:color w:val="0563C1"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00224B8A">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00DB2F8E">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:i/>
                                 <w:iCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>a</w:t>
+                              <w:t>administratifs</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:i/>
-[...19 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> se lit comme suit :</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11C5118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="11C5118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>« </w:t>
-[...7 lines deleted...]
-                              <w:t>Document synthétisant les étapes ou les procédures à suivre pour accomplir une tâche donnée afin de ne pas les oublier (Grand dictionnaire OQLF).</w:t>
+                              <w:t>« Document synthétisant les étapes ou les procédures à suivre pour accomplir une tâche donnée afin de ne pas les oublier (Grand dictionnaire OQLF).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="503F67C0" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="503F67C0" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2B7C118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="2B7C118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B0510">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>L’aide-mémoire est un résumé contenant les éléments essentiels à retenir sur un sujet. Il permet, entre autres, de décrire succinctement les étapes d’une démarche, de résumer ou de regrouper des informations sous la forme d’un algorithme ou d’une fiche synthèse. Considérant que l’aide-mémoire résume des éléments, ce dernier doit obligatoirement faire référence à la source primaire ainsi qu’à son année de publication.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="51BA6880" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="51BA6880" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7747D043" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="7747D043" w14:textId="0B4B0C19" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425"/>
                               <w:contextualSpacing w:val="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B0510">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>À noter que l’aide-mémoire ne peut être utilisé pour résumer le contenu d’un autre document d’encadrement adopté au CISSS de la Montérégie-Ouest.</w:t>
+                              <w:t xml:space="preserve">À noter que l’aide-mémoire ne peut être utilisé pour résumer le contenu d’un autre document d’encadrement adopté </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002B0510">
+                            <w:r w:rsidR="00E52080" w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">à Santé Québec </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E63A3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="170A72"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Montérégie-Ouest.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E63A3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Si l’intention est de résumer le contenu d’un document d’encadrement du CISSS de la Montérégie-Ouest, le résumé devra être présenté en annexe dudit document.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007A61DF">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t> »</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="190D8B69" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="007A61DF" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="190D8B69" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="2CCDF940" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="006C38A6" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="2CCDF940" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006C38A6">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Pour les abréviations et acronymes : </w:t>
+                              <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...11 lines deleted...]
-                                <w:rFonts w:cs="Arial"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="0061AE"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>obligatoire</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="74DFC6D7" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="74DFC6D7" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="0"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                                <w:color w:val="0061AE"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="47DC27F5" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00AC47D5" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                          <w:p w14:paraId="47DC27F5" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                             <w:pPr>
                               <w:pStyle w:val="Pointdeformenumrot"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="425" w:right="0" w:hanging="425"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:color w:val="0061AE"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="none"/>
                               </w:rPr>
-                              <w:t>L’aide-mémoire</w:t>
+                              <w:t xml:space="preserve">L’aide-mémoire administratif est mis à jour </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007A61DF">
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-[...10 lines deleted...]
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                                 <w:b/>
                                 <w:bCs/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="005E63A3">
                               <w:rPr>
-                                <w:rStyle w:val="Hyperlien"/>
-                                <w:rFonts w:cstheme="minorBidi"/>
+                                <w:rStyle w:val="Lienhypertexte"/>
+                                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                                <w:color w:val="170A72"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:permEnd w:id="175448602"/>
                           </w:p>
+                          <w:p w14:paraId="75840CDE" w14:textId="77777777" w:rsidR="005E63A3" w:rsidRDefault="005E63A3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="108000" tIns="108000" rIns="108000" bIns="108000" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="395A017F" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.05pt;margin-top:.05pt;width:495.75pt;height:292pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJgZLqTwIAAOYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJ1zYz6hRFug4D&#10;ugvW7QMUWYqFyqJGKXGyrx8lO267DXsY9iKQFnnIc0T68mrfWbZTGAy4ms9OSs6Uk9AYt6n5t6+3&#10;rxachShcIyw4VfODCvxq+fLFZe8rNYcWbKOQEYgLVe9r3sboq6IIslWdCCfglaNLDdiJSC5uigZF&#10;T+idLeZleV70gI1HkCoE+nozXPJlxtdayfhJ66AiszWn3mI+MZ/rdBbLS1FtUPjWyLEN8Q9ddMI4&#10;KjpB3Ygo2BbNb1CdkQgBdDyR0BWgtZEqcyA2s/IXNvet8CpzIXGCn2QK/w9Wftzd+8+YWg/+DuRD&#10;YA5WrXAbdY0IfatEQ+VmSaii96GaEpITKJWt+w/Q0NOKbYSswV5jlwCJHdtnqQ+T1GofmaSP5/M3&#10;5+X8jDNJd6cX5eJ1mR+jENUx3WOI7xR0LBk1R3rLDC92dyGmdkR1DEnVHNwaa/N7Wsd66nl+QZiZ&#10;GVjTpNvs4Ga9ssh2Io1EebpanGVyJMDTsET8rWsyXhTGDjbVtG5UIpFPc0YyxINVCdu6L0oz0xDB&#10;+VA5zbGaygkplYuDmGN0StPU2pQ4+1OinZLG2JSm8nxPiSPXv1WcMnJVcHFK7owD/FPl5uHYrh7i&#10;j+wHzol+3K/3pFMy19AcaCQQhkWjHwMZLeAPznpaspqH71uBijP73qWxKhclvRGLzzx85q2fecJJ&#10;gqt55GwwV3HY5q1Hs2mp2qCfg2saR23yoDx2NjZPy5TnZ1z8tK1P/Rz1+Hta/gQAAP//AwBQSwME&#10;FAAGAAgAAAAhAA4f3R3bAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SNxa&#10;J6igNsSpqkpcELSiwIHbNt7GEfE6sp02fXvcUznOj2a+cjnaThzJh9axgnyagSCunW65UfD1+TKZ&#10;gwgRWWPnmBScKcCyur0psdDuxB903MVGpBEOBSowMfaFlKE2ZDFMXU+csoPzFmOSvpHa4ymN204+&#10;ZNmTtNhyejDY09pQ/bsbrIKw/f6JxuP76pUPm+0a3+xwrpW6vxtXzyAijfFahgt+QocqMe3dwDqI&#10;TsEkT8WLLVK4WOQzEHsFj/NZDrIq5X/86g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ&#10;gZLqTwIAAOYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAOH90d2wAAAAYBAAAPAAAAAAAAAAAAAAAAAKkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
+              <v:rect w14:anchorId="395A017F" id="Rectangle 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:502.25pt;margin-top:.25pt;width:553.45pt;height:292.75pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0ONIMYQIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+Z0kzjZZo6TR1DCEN&#10;mDb4Aa5jN9YcXzi7Tcuv5+ykGYWJB8SL5bPv++6+850vr/atZTuF3oCr+Ows50w5CbVxm4p/+3r7&#10;ZsGZD8LVwoJTFT8oz6+Wr19d9l2pCmjA1goZkThf9l3FmxC6Msu8bFQr/Bl0ytGlBmxFIBM3WY2i&#10;J/bWZkWev816wLpDkMp7Or0ZLvky8WutZPiitVeB2YpTbiGtmNZ1XLPlpSg3KLrGyDEN8Q9ZtMI4&#10;CjpR3Ygg2BbNH1StkQgedDiT0GagtZEqaSA1s/w3NY+N6FTSQsXx3VQm//9o5efdPTJTV7woOHOi&#10;pTd6oKoJt7GK0RkVqO98SX6P3T1Gib67A/nkmYNVQ27qGhH6Roma0ppF/+wEEA1PULbuP0FN9GIb&#10;INVqr7GNhFQFtk9PcpieRO0Dk3Q4z4vFYnbBmaS78/ls/m5xkWKI8gjv0IcPCloWNxVHyj7Ri92d&#10;DzEdUR5dYjQHt8ba9O7WsZ5yLuZ5nhAerKnjbZKJm/XKItuJ2Dr5+WoKfOIWhb93deILwthhTzGt&#10;GysRxQ9F9OFgVeS27kFpqjoJLIbIsd/VFE5IqVwYijl6R5im1Cbg7CWgnUCjb4SpNAcTcNT6t4gT&#10;IkUFFyZwaxzgS5Hrp2O6evA/qh80xy4I+/We6hS3a6gP1BIIw0DSB0KbBvAHZz0NY8X9961AxZn9&#10;6GJb5Yuc3oiFEwtPrPWJJZwkuooHzobtKgxTv+3QbBqKNtTPwTW1ozapUZ4zG5OnoUv9M34Qcap/&#10;tZPX8ze2/AkAAP//AwBQSwMEFAAGAAgAAAAhAPz4bxDbAAAABgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoXSSiEuJUVSUuCKgocOC2jbdxRLyObKdN/x73RI+jGc28qZaT68WB&#10;Quw8a5jPFAjixpuOWw1fn893CxAxIRvsPZOGE0VY1tdXFZbGH/mDDtvUilzCsUQNNqWhlDI2lhzG&#10;mR+Is7f3wWHKMrTSBDzmctfLe6UK6bDjvGBxoLWl5nc7Og1x8/2TbMC31Qvv3zdrfHXjqdH69mZa&#10;PYFINKX/MJzxMzrUmWnnRzZR9BrykaThAcTZm6viEcQu60WhQNaVvMSv/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD0ONIMYQIAAA4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD8+G8Q2wAAAAYBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAwwUAAAAA&#10;" filled="f" strokecolor="#003c85" strokeweight="1pt">
                 <v:textbox inset="3mm,3mm,3mm,3mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="360F4612" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00585382" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="360F4612" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00896713" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="En-ttedetabledesmatires"/>
                         <w:spacing w:before="0"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:permStart w:id="175448602" w:edGrp="everyone"/>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
-                          <w:color w:val="003C85"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">CONSIGNES D’UTILISATION </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00312D2A">
+                      <w:r w:rsidRPr="00896713">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">(supprimer </w:t>
-[...17 lines deleted...]
-                        <w:t>)</w:t>
+                        <w:t>(supprimer l’encadré)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="02FFE627" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="02FFE627" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Note au rédacteur :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2E2D0FD4" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00E84508" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="2E2D0FD4" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:cstheme="minorBidi"/>
-                          <w:color w:val="0563C1"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">La définition retrouvée au CDR-10000 </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00224B8A">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Cadre de référence sur la gestion des documents d’encadrement</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00DB2F8E">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:i/>
                           <w:iCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>a</w:t>
+                        <w:t>administratifs</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:i/>
-[...19 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> se lit comme suit :</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11C5118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="11C5118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>« </w:t>
-[...7 lines deleted...]
-                        <w:t>Document synthétisant les étapes ou les procédures à suivre pour accomplir une tâche donnée afin de ne pas les oublier (Grand dictionnaire OQLF).</w:t>
+                        <w:t>« Document synthétisant les étapes ou les procédures à suivre pour accomplir une tâche donnée afin de ne pas les oublier (Grand dictionnaire OQLF).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="503F67C0" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="503F67C0" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2B7C118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="2B7C118F" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B0510">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>L’aide-mémoire est un résumé contenant les éléments essentiels à retenir sur un sujet. Il permet, entre autres, de décrire succinctement les étapes d’une démarche, de résumer ou de regrouper des informations sous la forme d’un algorithme ou d’une fiche synthèse. Considérant que l’aide-mémoire résume des éléments, ce dernier doit obligatoirement faire référence à la source primaire ainsi qu’à son année de publication.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="51BA6880" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="51BA6880" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7747D043" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="7747D043" w14:textId="0B4B0C19" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425"/>
                         <w:contextualSpacing w:val="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B0510">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>À noter que l’aide-mémoire ne peut être utilisé pour résumer le contenu d’un autre document d’encadrement adopté au CISSS de la Montérégie-Ouest.</w:t>
+                        <w:t xml:space="preserve">À noter que l’aide-mémoire ne peut être utilisé pour résumer le contenu d’un autre document d’encadrement adopté </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002B0510">
+                      <w:r w:rsidR="00E52080" w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">à Santé Québec </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E63A3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="170A72"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Montérégie-Ouest.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E63A3">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Si l’intention est de résumer le contenu d’un document d’encadrement du CISSS de la Montérégie-Ouest, le résumé devra être présenté en annexe dudit document.</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007A61DF">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t> »</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="190D8B69" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="007A61DF" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="190D8B69" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="2CCDF940" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="006C38A6" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="2CCDF940" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="006C38A6">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Pour les abréviations et acronymes : </w:t>
+                        <w:t xml:space="preserve">Pour les abréviations et acronymes : lors de la première mention dans le texte, il est </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...11 lines deleted...]
-                          <w:rFonts w:cs="Arial"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="0061AE"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>obligatoire</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> d’écrire le terme au long, suivi de l’abréviation entre parenthèses. Par la suite, l’acronyme peut être utilisé dans le reste du document.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="74DFC6D7" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="002B0510" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="74DFC6D7" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="0"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...1 lines deleted...]
-                          <w:color w:val="0061AE"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="47DC27F5" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="00AC47D5" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
+                    <w:p w14:paraId="47DC27F5" w14:textId="77777777" w:rsidR="00474FEC" w:rsidRPr="005E63A3" w:rsidRDefault="00474FEC" w:rsidP="00474FEC">
                       <w:pPr>
                         <w:pStyle w:val="Pointdeformenumrot"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="425" w:right="0" w:hanging="425"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:color w:val="0061AE"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="none"/>
                         </w:rPr>
-                        <w:t>L’aide-mémoire</w:t>
+                        <w:t xml:space="preserve">L’aide-mémoire administratif est mis à jour </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007A61DF">
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-[...10 lines deleted...]
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                           <w:b/>
                           <w:bCs/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>au besoin ou minimalement, tous les cinq (5) ans</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="005E63A3">
                         <w:rPr>
-                          <w:rStyle w:val="Hyperlien"/>
-                          <w:rFonts w:cstheme="minorBidi"/>
+                          <w:rStyle w:val="Lienhypertexte"/>
+                          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                          <w:color w:val="170A72"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:permEnd w:id="175448602"/>
                     </w:p>
+                    <w:p w14:paraId="75840CDE" w14:textId="77777777" w:rsidR="005E63A3" w:rsidRDefault="005E63A3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000423A9" w:rsidRPr="008A553F">
+      <w:r w:rsidR="000423A9" w:rsidRPr="00896713">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Début du texte</w:t>
       </w:r>
       <w:permEnd w:id="395206575"/>
     </w:p>
-    <w:sectPr w:rsidR="00625191" w:rsidRPr="008A553F" w:rsidSect="00954096">
+    <w:sectPr w:rsidR="00625191" w:rsidSect="00896713">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="20160" w:code="5"/>
-      <w:pgMar w:top="907" w:right="1134" w:bottom="340" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EAB87F1" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="00A7694C">
+    <w:p w14:paraId="39F3748A" w14:textId="77777777" w:rsidR="00C07AED" w:rsidRDefault="00C07AED" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="053196AD" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="00A7694C">
+    <w:p w14:paraId="36E41BC5" w14:textId="77777777" w:rsidR="00C07AED" w:rsidRDefault="00C07AED" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1205,1249 +1162,1252 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Chaloult_Cond">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="09FCB32A" w14:textId="77777777" w:rsidR="00136E00" w:rsidRDefault="00136E00">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7513"/>
-      <w:gridCol w:w="2459"/>
+      <w:gridCol w:w="8367"/>
+      <w:gridCol w:w="2739"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D40E22" w14:paraId="66B051E6" w14:textId="77777777" w:rsidTr="007D1684">
+    <w:tr w:rsidR="00D40E22" w:rsidRPr="009E3A97" w14:paraId="66B051E6" w14:textId="77777777" w:rsidTr="007D1684">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="75FC2F52" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="75FC2F52" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="009E3A97" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>AMA-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D40E22" w:rsidRPr="00E15F49" w14:paraId="33C78872" w14:textId="77777777" w:rsidTr="007D1684">
+    <w:tr w:rsidR="00D40E22" w:rsidRPr="009E3A97" w14:paraId="33C78872" w14:textId="77777777" w:rsidTr="007D1684">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3767" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="1542E12A" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="00E83D6D" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="1542E12A" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="009E3A97" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Centre intégré de santé et de services sociaux de la Montérégie-Ouest</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1233" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="41C4BE5B" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="00D55715" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="41C4BE5B" w14:textId="51AAF95B" w:rsidR="00D40E22" w:rsidRPr="009E3A97" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="005E63A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="005E63A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="009E3A97">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7905E8AF" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="0042374E" w:rsidRDefault="003C6C5F" w:rsidP="00940777">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1560"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1041"/>
+      <w:gridCol w:w="1738"/>
+      <w:gridCol w:w="6157"/>
+      <w:gridCol w:w="2052"/>
+      <w:gridCol w:w="1159"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D40E22" w14:paraId="628DFDA8" w14:textId="77777777" w:rsidTr="002E0156">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="4"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="377A1BEC" w14:textId="02F8B501" w:rsidR="00D40E22" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="377A1BEC" w14:textId="02F8B501" w:rsidR="00D40E22" w:rsidRPr="00896713" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Référence(s) :</w:t>
           </w:r>
-          <w:r w:rsidR="00322105">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00322105" w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:permStart w:id="2111837661" w:edGrp="everyone"/>
-          <w:r w:rsidR="00322105">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00322105" w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
           <w:permEnd w:id="2111837661"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D40E22" w:rsidRPr="00E15F49" w14:paraId="6799B928" w14:textId="77777777" w:rsidTr="006C7F41">
+    <w:tr w:rsidR="00896713" w:rsidRPr="00E15F49" w14:paraId="6799B928" w14:textId="77777777" w:rsidTr="006C7F41">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="782" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7C48F676" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="7C48F676" w14:textId="77777777" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="00896713" w:rsidP="00896713">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E83D6D">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>Direction émettrice</w:t>
-[...7 lines deleted...]
-            <w:t> :</w:t>
+            <w:t>Direction émettrice :</w:t>
           </w:r>
         </w:p>
       </w:tc>
+      <w:permStart w:id="1785475841" w:edGrp="everyone" w:displacedByCustomXml="next"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:cs="Segoe UI"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tag w:val="Direction concernée"/>
-          <w:id w:val="-1852795561"/>
-          <w:lock w:val="sdtLocked"/>
+          <w:id w:val="-634945413"/>
           <w:placeholder>
-            <w:docPart w:val="C9828D82AE05468E9D95F9ABA9D5BC09"/>
+            <w:docPart w:val="C5ABC8D590664FBA873E6093FDB13D9D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:value="Choisissez un élément."/>
             <w:listItem w:displayText="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services" w:value="Direction de l'accessibilité et de la coordination extrahospitalières des soins et services"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital Anna-Laberge" w:value="Direction des activités hospitalières - Hôpital Anna-Laberge"/>
             <w:listItem w:displayText="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial" w:value="Direction des activités hospitalières - Hôpital du Suroît et Hôpital Barrie Memorial"/>
             <w:listItem w:displayText="Direction générale" w:value="Direction générale"/>
             <w:listItem w:displayText="Direction hôpital Vaudreuil-Soulanges" w:value="Direction hôpital Vaudreuil-Soulanges"/>
             <w:listItem w:displayText="Direction de la logistique" w:value="Direction de la logistique"/>
-            <w:listItem w:displayText="Direction des programmes Déficiences" w:value="Direction des programmes Déficiences"/>
+            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes de développement et de réadaptation" w:value="Direction des programmes de développement et de réadaptation"/>
             <w:listItem w:displayText="Direction des programmes Jeunesse et des Activités de santé publique" w:value="Direction des programmes Jeunesse et des Activités de santé publique"/>
-            <w:listItem w:displayText="Direction médicale et des services professionnels" w:value="Direction médicale et des services professionnels"/>
+            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
             <w:listItem w:displayText="Direction des programmes de soins critiques et spécialisés" w:value="Direction des programmes de soins critiques et spécialisés"/>
-            <w:listItem w:displayText="Direction des programmes Santé mentale et Dépendance" w:value="Direction des programmes Santé mentale et Dépendance"/>
-            <w:listItem w:displayText="Direction de la qualité, de l'évaluation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'évaluation, de la performance et de l'éthique"/>
+            <w:listItem w:displayText="Direction de la qualité, de l'innovation, de la performance et de l'éthique" w:value="Direction de la qualité, de l'innovation, de la performance et de l'éthique"/>
             <w:listItem w:displayText="Direction des ressources financières" w:value="Direction des ressources financières"/>
-            <w:listItem w:displayText="Direction des ressources humaines et du développement organisationnel" w:value="Direction des ressources humaines et du développement organisationnel"/>
+            <w:listItem w:displayText="Direction des ressources humaines, du développement organisationnel et de l'apprentissage" w:value="Direction des ressources humaines, du développement organisationnel et de l'apprentissage"/>
             <w:listItem w:displayText="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie" w:value="Direction des services d'hébergement pour les aînés et les personnes en perte d'autonomie"/>
-            <w:listItem w:displayText="Direction des soins infirmiers et de l'enseignement universitaire" w:value="Direction des soins infirmiers et de l'enseignement universitaire"/>
-            <w:listItem w:displayText="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire" w:value="Direction des services multidisciplinaires, de la recherche et de l'enseignement universitaire"/>
+            <w:listItem w:displayText="Direction des services multidisciplinaires de santé et services sociaux" w:value="Direction des services multidisciplinaires de santé et services sociaux"/>
             <w:listItem w:displayText="Direction des services de soutien à domicile et gériatrie" w:value="Direction des services de soutien à domicile et gériatrie"/>
             <w:listItem w:displayText="Direction des services techniques" w:value="Direction des services techniques"/>
+            <w:listItem w:displayText="Direction des soins infirmiers" w:value="Direction des soins infirmiers"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:permStart w:id="1534547165" w:edGrp="everyone" w:displacedByCustomXml="prev"/>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="2772" w:type="pct"/>
               <w:tcMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tcMar>
               <w:vAlign w:val="center"/>
             </w:tcPr>
-            <w:p w14:paraId="1624044E" w14:textId="13A345D7" w:rsidR="00D40E22" w:rsidRPr="002761C7" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+            <w:p w14:paraId="1624044E" w14:textId="108B349F" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="00896713" w:rsidP="00896713">
               <w:pPr>
                 <w:pStyle w:val="Pieddepage"/>
                 <w:tabs>
                   <w:tab w:val="clear" w:pos="4320"/>
                   <w:tab w:val="clear" w:pos="8640"/>
                 </w:tabs>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
-              <w:r w:rsidRPr="009E1314">
+              <w:r w:rsidRPr="00975BFC">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
             </w:p>
           </w:tc>
-          <w:permEnd w:id="1534547165" w:displacedByCustomXml="next"/>
         </w:sdtContent>
       </w:sdt>
+      <w:permEnd w:id="1785475841" w:displacedByCustomXml="prev"/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="924" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="7EC5EC7D" w14:textId="366DDBC3" w:rsidR="00D40E22" w:rsidRPr="00E83D6D" w:rsidRDefault="00B6331B" w:rsidP="00D40E22">
+        <w:p w14:paraId="7EC5EC7D" w14:textId="366DDBC3" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="005E63A3" w:rsidP="00896713">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="939026474"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
-                <w:docPart w:val="CC94CEE9FDFB4F09994E81979745D5FD"/>
+                <w:docPart w:val="4AA358FEDB7F4B6E95D34E549C924387"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:value="Choisissez un élément."/>
                 <w:listItem w:displayText="Adopté" w:value="Adopté"/>
                 <w:listItem w:displayText="Révisé" w:value="Révisé"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:permStart w:id="1739200312" w:edGrp="everyone"/>
-              <w:r w:rsidR="006C7F41" w:rsidRPr="006C7F41">
+              <w:r w:rsidR="00896713" w:rsidRPr="00896713">
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Choisissez un élément</w:t>
               </w:r>
               <w:permEnd w:id="1739200312"/>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="00D40E22" w:rsidRPr="00E83D6D">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="00896713" w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t> :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="522" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0A0E748B" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="00E15F49" w:rsidRDefault="00D40E22" w:rsidP="00D40E22">
+        <w:p w14:paraId="0A0E748B" w14:textId="77777777" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="00896713" w:rsidP="00896713">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:permStart w:id="1199070208" w:edGrp="everyone"/>
-          <w:r w:rsidRPr="00D55715">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>AAAA-MM-JJ</w:t>
           </w:r>
           <w:permEnd w:id="1199070208"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="006C7F41" w:rsidRPr="00E15F49" w14:paraId="6B2EF4ED" w14:textId="77777777" w:rsidTr="006C7F41">
+    <w:tr w:rsidR="00896713" w:rsidRPr="00E15F49" w14:paraId="6B2EF4ED" w14:textId="77777777" w:rsidTr="006C7F41">
       <w:trPr>
         <w:trHeight w:val="227"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3554" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="0F612A5F" w14:textId="77777777" w:rsidR="006C7F41" w:rsidRPr="00ED3E6A" w:rsidRDefault="006C7F41" w:rsidP="006C7F41">
+        <w:p w14:paraId="0F612A5F" w14:textId="77777777" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="00896713" w:rsidP="00896713">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E83D6D">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>AM</w:t>
-[...7 lines deleted...]
-            <w:t>A-Acronyme de la direction-1XXXX</w:t>
+            <w:t>AMA-Acronyme de la direction-1XXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1446" w:type="pct"/>
           <w:gridSpan w:val="2"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="193A4327" w14:textId="2E738D17" w:rsidR="006C7F41" w:rsidRPr="00E15F49" w:rsidRDefault="006C7F41" w:rsidP="006C7F41">
+        <w:p w14:paraId="193A4327" w14:textId="7E0D5126" w:rsidR="00896713" w:rsidRPr="00896713" w:rsidRDefault="00896713" w:rsidP="00896713">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="005E63A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00472165">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidR="005E63A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1CAF5B4F" w14:textId="77777777" w:rsidR="00D40E22" w:rsidRPr="0042374E" w:rsidRDefault="00D40E22" w:rsidP="00C845D4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5227BF47" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="00A7694C">
+    <w:p w14:paraId="2469A253" w14:textId="77777777" w:rsidR="00C07AED" w:rsidRDefault="00C07AED" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C9E140E" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="00A7694C">
+    <w:p w14:paraId="219B08CC" w14:textId="77777777" w:rsidR="00C07AED" w:rsidRDefault="00C07AED" w:rsidP="00A7694C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E547EE6" w14:textId="77777777" w:rsidR="00850156" w:rsidRDefault="00B6331B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4E547EE6" w14:textId="77777777" w:rsidR="00850156" w:rsidRDefault="005E63A3">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7F7B7080">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390040204" o:spid="_x0000_s26626" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:633.05pt;height:69.85pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject438865657" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:671pt;height:111.8pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67FF4936" w14:textId="4C426855" w:rsidR="003C6C5F" w:rsidRPr="008A553F" w:rsidRDefault="00B6331B" w:rsidP="00956DFD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="67FF4936" w14:textId="4C426855" w:rsidR="003C6C5F" w:rsidRPr="009E3A97" w:rsidRDefault="005E63A3" w:rsidP="00956DFD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:pict w14:anchorId="3D97CE5E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390040205" o:spid="_x0000_s26627" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:635.7pt;height:69.85pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject438865658" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:671pt;height:111.8pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="00940777" w:rsidRPr="008A553F">
+    <w:r w:rsidR="00940777" w:rsidRPr="009E3A97">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Aide-mémoire administratif</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="008A553F">
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="009E3A97">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="008A553F">
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="009E3A97">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:permStart w:id="1267680939" w:edGrp="everyone"/>
-    <w:r w:rsidR="003C6C5F" w:rsidRPr="008A553F">
+    <w:r w:rsidR="003C6C5F" w:rsidRPr="009E3A97">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Inscrire le titre </w:t>
     </w:r>
-    <w:r w:rsidR="006502EA" w:rsidRPr="008A553F">
+    <w:r w:rsidR="006502EA" w:rsidRPr="009E3A97">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>de l’aide-mémoire</w:t>
     </w:r>
     <w:permEnd w:id="1267680939"/>
   </w:p>
   <w:p w14:paraId="47A881EC" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="008A553F" w:rsidRDefault="003C6C5F" w:rsidP="00956DFD">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="4994" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2693"/>
-      <w:gridCol w:w="7267"/>
+      <w:gridCol w:w="3000"/>
+      <w:gridCol w:w="8093"/>
     </w:tblGrid>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="34A12601" w14:textId="77777777" w:rsidTr="00306FC6">
+    <w:tr w:rsidR="003C6C5F" w:rsidRPr="00896713" w14:paraId="34A12601" w14:textId="77777777" w:rsidTr="00306FC6">
       <w:trPr>
         <w:trHeight w:val="898"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="42C8F81D" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="42C8F81D" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00896713" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="000E4068">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
               <w:lang w:eastAsia="fr-CA"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03D4CD56" wp14:editId="15D5FFE9">
-[...1 lines deleted...]
-                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03D4CD56" wp14:editId="3645DAD6">
+                <wp:extent cx="1584000" cy="736641"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="4" name="Image 28"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="logo_CISSS_Monteregie_Ouest_nb.jpg"/>
+                        <pic:cNvPr id="4" name="Image 28"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1" cstate="print">
+                        <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440000" cy="599814"/>
+                          <a:ext cx="1584000" cy="736641"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="32E352C4" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRDefault="00306FC6" w:rsidP="00306FC6">
+        <w:p w14:paraId="32E352C4" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00896713" w:rsidRDefault="00306FC6" w:rsidP="002602E2">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:line="280" w:lineRule="exact"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>AIDE-MÉMOIRE ADMINISTRATIF</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="55EB0810" w14:textId="77777777" w:rsidR="00306FC6" w:rsidRPr="00936E88" w:rsidRDefault="00306FC6" w:rsidP="00306FC6">
+        <w:p w14:paraId="55EB0810" w14:textId="77777777" w:rsidR="00306FC6" w:rsidRPr="00896713" w:rsidRDefault="00306FC6" w:rsidP="002602E2">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:spacing w:line="280" w:lineRule="exact"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:permStart w:id="114571671" w:edGrp="everyone"/>
-          <w:r w:rsidRPr="001D2B53">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:r w:rsidRPr="00896713">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Titre de l’aide-mémoire</w:t>
           </w:r>
           <w:permEnd w:id="114571671"/>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="003C6C5F" w14:paraId="7E639566" w14:textId="77777777" w:rsidTr="00306FC6">
+    <w:tr w:rsidR="003C6C5F" w:rsidRPr="00896713" w14:paraId="7E639566" w14:textId="77777777" w:rsidTr="00306FC6">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1352" w:type="pct"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="253BC630" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="253BC630" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="00896713" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
             <w:rPr>
-              <w:rFonts w:ascii="Chaloult_Cond" w:hAnsi="Chaloult_Cond" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="40"/>
               <w:szCs w:val="10"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3648" w:type="pct"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="012EE068" w14:textId="77777777" w:rsidR="003C6C5F" w:rsidRPr="000E4068" w:rsidRDefault="003C6C5F" w:rsidP="003C6C5F">
+        <w:p w14:paraId="012EE068" w14:textId="40621796" w:rsidR="003C6C5F" w:rsidRPr="00136E00" w:rsidRDefault="002602E2" w:rsidP="002602E2">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4320"/>
               <w:tab w:val="clear" w:pos="8640"/>
             </w:tabs>
             <w:ind w:right="-72"/>
-            <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00136E00">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Santé Québec Montérégie-Ouest</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4D675CEC" w14:textId="77777777" w:rsidR="00306FC6" w:rsidRPr="00306FC6" w:rsidRDefault="00B6331B" w:rsidP="00306FC6">
+  <w:p w14:paraId="4D675CEC" w14:textId="77777777" w:rsidR="00306FC6" w:rsidRPr="00306FC6" w:rsidRDefault="005E63A3" w:rsidP="00306FC6">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4DC752CE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject1390040203" o:spid="_x0000_s26625" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:635.7pt;height:69.85pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject438865656" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:692.95pt;height:111.8pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ff9696" stroked="f">
           <v:fill opacity=".5"/>
-          <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Document de travail"/>
+          <v:textpath style="font-family:&quot;Segoe UI&quot;;font-size:1pt" string="Document de travail"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C943C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="031811EA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2604,297 +2564,311 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1500581526">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="642539797">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aqkW1nScgLFt9zq+zvxEGrISSresbwG+uxKkRU8oB7N5NSSBH9nWcaoqSQj0aGDfKpU9JXbXKFMpdLi3DuB/xQ==" w:salt="NnnljEgkZcQgvhHaW8ioQQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u/2nsxUhUbxqlJSGJ9NEUPrU5kaMpd/E7ETUH8yBNF9t8RpMy4dh9hweJYuHxHiJEoB3UG6MyPBS2uXtjOS/9w==" w:salt="NrySsb+WiiismDk+8ATGDg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26628"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="26"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7694C"/>
     <w:rsid w:val="000177BB"/>
     <w:rsid w:val="000423A9"/>
     <w:rsid w:val="00065D55"/>
     <w:rsid w:val="00087B96"/>
     <w:rsid w:val="000A0598"/>
     <w:rsid w:val="000A2463"/>
     <w:rsid w:val="000B3B84"/>
     <w:rsid w:val="000C60A6"/>
+    <w:rsid w:val="00136E00"/>
     <w:rsid w:val="0016336C"/>
     <w:rsid w:val="001A0827"/>
     <w:rsid w:val="001A4E83"/>
     <w:rsid w:val="001D2B53"/>
     <w:rsid w:val="001E19D7"/>
     <w:rsid w:val="001F0777"/>
     <w:rsid w:val="001F292A"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="002011F2"/>
+    <w:rsid w:val="002307BF"/>
     <w:rsid w:val="00234A3E"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00240F5F"/>
     <w:rsid w:val="00242B22"/>
+    <w:rsid w:val="002602E2"/>
     <w:rsid w:val="002761C7"/>
     <w:rsid w:val="00276EC3"/>
     <w:rsid w:val="002822D1"/>
     <w:rsid w:val="00283F78"/>
     <w:rsid w:val="002C6D09"/>
     <w:rsid w:val="002E0156"/>
     <w:rsid w:val="002E459C"/>
     <w:rsid w:val="002F2462"/>
     <w:rsid w:val="00301720"/>
     <w:rsid w:val="00306FC6"/>
     <w:rsid w:val="00322105"/>
     <w:rsid w:val="003265DD"/>
     <w:rsid w:val="00332D2F"/>
     <w:rsid w:val="00344FFA"/>
     <w:rsid w:val="00371252"/>
     <w:rsid w:val="0037142C"/>
     <w:rsid w:val="003935A9"/>
     <w:rsid w:val="003C6C5F"/>
     <w:rsid w:val="003D1D4C"/>
     <w:rsid w:val="003F6337"/>
     <w:rsid w:val="004177B8"/>
     <w:rsid w:val="0042374E"/>
     <w:rsid w:val="0043739A"/>
     <w:rsid w:val="00441ED3"/>
     <w:rsid w:val="00472165"/>
     <w:rsid w:val="00474FEC"/>
+    <w:rsid w:val="0048127F"/>
+    <w:rsid w:val="00490845"/>
     <w:rsid w:val="004B3C2E"/>
     <w:rsid w:val="004C542B"/>
     <w:rsid w:val="004D6360"/>
     <w:rsid w:val="004E721A"/>
     <w:rsid w:val="004E74F7"/>
     <w:rsid w:val="004F684E"/>
     <w:rsid w:val="00514027"/>
     <w:rsid w:val="005321B9"/>
     <w:rsid w:val="0053452A"/>
     <w:rsid w:val="005361AB"/>
     <w:rsid w:val="005425D7"/>
     <w:rsid w:val="00573366"/>
     <w:rsid w:val="00585390"/>
     <w:rsid w:val="005C0935"/>
     <w:rsid w:val="005E159E"/>
+    <w:rsid w:val="005E63A3"/>
     <w:rsid w:val="00624586"/>
     <w:rsid w:val="00624EB7"/>
     <w:rsid w:val="00625191"/>
     <w:rsid w:val="006502EA"/>
     <w:rsid w:val="0067089C"/>
     <w:rsid w:val="006741AD"/>
     <w:rsid w:val="006A6580"/>
     <w:rsid w:val="006B36A3"/>
     <w:rsid w:val="006C7F41"/>
     <w:rsid w:val="006D42C4"/>
     <w:rsid w:val="00753117"/>
     <w:rsid w:val="007F7CEF"/>
     <w:rsid w:val="00806595"/>
     <w:rsid w:val="008152F5"/>
     <w:rsid w:val="00830262"/>
     <w:rsid w:val="00850156"/>
     <w:rsid w:val="00854D5E"/>
     <w:rsid w:val="008774C6"/>
     <w:rsid w:val="00887643"/>
     <w:rsid w:val="008907B5"/>
     <w:rsid w:val="00891FB7"/>
+    <w:rsid w:val="00896713"/>
     <w:rsid w:val="008A10A6"/>
     <w:rsid w:val="008A553F"/>
+    <w:rsid w:val="008B2A72"/>
     <w:rsid w:val="008C1607"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="008E1414"/>
     <w:rsid w:val="008E57D9"/>
     <w:rsid w:val="00905AC2"/>
     <w:rsid w:val="009166E3"/>
     <w:rsid w:val="00940777"/>
     <w:rsid w:val="00942A1D"/>
     <w:rsid w:val="00954096"/>
     <w:rsid w:val="00956DFD"/>
     <w:rsid w:val="00964F2C"/>
     <w:rsid w:val="00975179"/>
     <w:rsid w:val="00987BF6"/>
     <w:rsid w:val="00994B6A"/>
     <w:rsid w:val="009A307B"/>
+    <w:rsid w:val="009C0289"/>
     <w:rsid w:val="009D6258"/>
     <w:rsid w:val="009E3A91"/>
+    <w:rsid w:val="009E3A97"/>
     <w:rsid w:val="009E4B2E"/>
     <w:rsid w:val="00A10042"/>
     <w:rsid w:val="00A30FA0"/>
     <w:rsid w:val="00A41564"/>
     <w:rsid w:val="00A61BB7"/>
     <w:rsid w:val="00A7694C"/>
     <w:rsid w:val="00A815B4"/>
     <w:rsid w:val="00AA516F"/>
     <w:rsid w:val="00AD5B2D"/>
     <w:rsid w:val="00B37204"/>
     <w:rsid w:val="00B5251A"/>
     <w:rsid w:val="00B526C2"/>
     <w:rsid w:val="00B6422D"/>
     <w:rsid w:val="00B90FC6"/>
     <w:rsid w:val="00BE1725"/>
+    <w:rsid w:val="00BE7256"/>
     <w:rsid w:val="00BF62FC"/>
     <w:rsid w:val="00C013B0"/>
+    <w:rsid w:val="00C07AED"/>
+    <w:rsid w:val="00C20BBA"/>
     <w:rsid w:val="00C25758"/>
+    <w:rsid w:val="00C5704E"/>
     <w:rsid w:val="00C7381D"/>
     <w:rsid w:val="00C845D4"/>
     <w:rsid w:val="00CB342B"/>
     <w:rsid w:val="00CD4295"/>
     <w:rsid w:val="00CD6B81"/>
     <w:rsid w:val="00CE3F1B"/>
     <w:rsid w:val="00D10FE2"/>
     <w:rsid w:val="00D40E22"/>
     <w:rsid w:val="00D51182"/>
     <w:rsid w:val="00D538DB"/>
     <w:rsid w:val="00D96CF5"/>
     <w:rsid w:val="00DB3D17"/>
     <w:rsid w:val="00DE147C"/>
     <w:rsid w:val="00DE7819"/>
     <w:rsid w:val="00DF2B5C"/>
     <w:rsid w:val="00E07EF8"/>
+    <w:rsid w:val="00E52080"/>
     <w:rsid w:val="00E54F3F"/>
     <w:rsid w:val="00E5606A"/>
     <w:rsid w:val="00E65E8E"/>
     <w:rsid w:val="00E87F81"/>
     <w:rsid w:val="00EC0698"/>
     <w:rsid w:val="00EC0E64"/>
     <w:rsid w:val="00ED6FE2"/>
     <w:rsid w:val="00EE378B"/>
     <w:rsid w:val="00EF3EB4"/>
     <w:rsid w:val="00F244EF"/>
     <w:rsid w:val="00F34CDB"/>
     <w:rsid w:val="00F35BBD"/>
     <w:rsid w:val="00F53444"/>
     <w:rsid w:val="00F634DF"/>
     <w:rsid w:val="00F80F5B"/>
     <w:rsid w:val="00F91956"/>
     <w:rsid w:val="00FA0818"/>
     <w:rsid w:val="00FA6582"/>
     <w:rsid w:val="00FB4713"/>
     <w:rsid w:val="00FE17E8"/>
     <w:rsid w:val="00FE1E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26628"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5C652F69"/>
   <w15:docId w15:val="{80ABDC67-D34A-486C-9A7C-D26B5B392AB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3222,55 +3196,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A0827"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00474FEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -3481,183 +3450,183 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474FEC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pointdeformenumrot">
     <w:name w:val="Point de forme numéroté"/>
     <w:basedOn w:val="Paragraphedeliste"/>
     <w:qFormat/>
     <w:rsid w:val="00474FEC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="40" w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397" w:right="6" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="003C85"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlien">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00474FEC"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="204996795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="907614639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C9828D82AE05468E9D95F9ABA9D5BC09"/>
+        <w:name w:val="C5ABC8D590664FBA873E6093FDB13D9D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AD350249-14E3-40D2-A654-9469E009315C}"/>
+        <w:guid w:val="{AA032120-7AA5-4279-A909-9B161851A72F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009769A8" w:rsidRDefault="009769A8" w:rsidP="009769A8">
+        <w:p w:rsidR="00F72EB3" w:rsidRDefault="008B6146" w:rsidP="008B6146">
           <w:pPr>
-            <w:pStyle w:val="C9828D82AE05468E9D95F9ABA9D5BC092"/>
+            <w:pStyle w:val="C5ABC8D590664FBA873E6093FDB13D9D1"/>
           </w:pPr>
-          <w:r w:rsidRPr="009E1314">
+          <w:r w:rsidRPr="00975BFC">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CC94CEE9FDFB4F09994E81979745D5FD"/>
+        <w:name w:val="4AA358FEDB7F4B6E95D34E549C924387"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E56C0AFA-022A-45AF-BFA8-C78A151B8F54}"/>
+        <w:guid w:val="{80E63738-A7AA-431D-B5A4-3DC42C5DF17F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009769A8" w:rsidRDefault="009769A8" w:rsidP="009769A8">
+        <w:p w:rsidR="00F72EB3" w:rsidRDefault="008B6146" w:rsidP="008B6146">
           <w:pPr>
-            <w:pStyle w:val="CC94CEE9FDFB4F09994E81979745D5FD1"/>
+            <w:pStyle w:val="4AA358FEDB7F4B6E95D34E549C9243871"/>
           </w:pPr>
-          <w:r w:rsidRPr="006C7F41">
+          <w:r w:rsidRPr="00896713">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Choisissez un élément</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3670,147 +3639,136 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Chaloult_Cond">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B6EE8"/>
     <w:rsid w:val="00082A90"/>
     <w:rsid w:val="000A0598"/>
     <w:rsid w:val="000B6EE8"/>
+    <w:rsid w:val="0013693E"/>
     <w:rsid w:val="001F6948"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="00242B22"/>
     <w:rsid w:val="002E459C"/>
+    <w:rsid w:val="0048127F"/>
     <w:rsid w:val="004D6360"/>
     <w:rsid w:val="0053452A"/>
+    <w:rsid w:val="00585C83"/>
     <w:rsid w:val="007F7CEF"/>
     <w:rsid w:val="00887643"/>
     <w:rsid w:val="008907B5"/>
+    <w:rsid w:val="008B2A72"/>
+    <w:rsid w:val="008B6146"/>
     <w:rsid w:val="008D7E5F"/>
     <w:rsid w:val="009769A8"/>
     <w:rsid w:val="00A065D9"/>
+    <w:rsid w:val="00A46A80"/>
     <w:rsid w:val="00AB4CF2"/>
     <w:rsid w:val="00C22099"/>
+    <w:rsid w:val="00C5704E"/>
+    <w:rsid w:val="00CB23C2"/>
+    <w:rsid w:val="00F72EB3"/>
     <w:rsid w:val="00F96F9C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CA" w:eastAsia="fr-CA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4138,132 +4096,127 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009769A8"/>
+    <w:rsid w:val="008B6146"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9828D82AE05468E9D95F9ABA9D5BC092">
-[...1 lines deleted...]
-    <w:rsid w:val="009769A8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5ABC8D590664FBA873E6093FDB13D9D1">
+    <w:name w:val="C5ABC8D590664FBA873E6093FDB13D9D1"/>
+    <w:rsid w:val="008B6146"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC94CEE9FDFB4F09994E81979745D5FD1">
-[...1 lines deleted...]
-    <w:rsid w:val="009769A8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AA358FEDB7F4B6E95D34E549C9243871">
+    <w:name w:val="4AA358FEDB7F4B6E95D34E549C9243871"/>
+    <w:rsid w:val="008B6146"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4495,96 +4448,95 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75109B7C-AACB-48FB-A27F-C0AE38BC1766}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC53BFEA-52DC-4E4C-A824-834F7B1F5978}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>4</Words>
-  <Characters>15</Characters>
+  <Words>3</Words>
+  <Characters>18</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>JR</Company>
+  <Company>CISSS de la Montreregie</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17</CharactersWithSpaces>
+  <CharactersWithSpaces>20</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Chantal Durocher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SetDate">
     <vt:lpwstr>2025-10-03T15:12:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_Name">
     <vt:lpwstr>Général</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7d8d5d-78e2-4a62-9fcd-016eb5e4c57c_SiteId">
     <vt:lpwstr>06e1fe28-5f8b-4075-bf6c-ae24be1a7992</vt:lpwstr>
   </property>